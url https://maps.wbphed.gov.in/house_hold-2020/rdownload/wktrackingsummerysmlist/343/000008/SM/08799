--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,99 +89,99 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of ground water based Phulmalancha Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/08799</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Design and DPR preparation for Augmentation of ground water based Phulmalancha Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-II</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/001846/2021-2022</t>
+  </si>
+  <si>
+    <t>692/CSD</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Survey work for Augmentation of ground water based Phulmalancha Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-I</t>
+  </si>
+  <si>
+    <t>ORD/001845/2021-2022</t>
+  </si>
+  <si>
+    <t>691/CSD</t>
+  </si>
+  <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing for Retrofitting of Phulmalancha W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, 2 CSD</t>
   </si>
   <si>
     <t>ORD/000819/2022-2023</t>
   </si>
   <si>
     <t>6814/AD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>BANGA NIRMAN</t>
-  </si>
-[...25 lines deleted...]
-    <t>691/CSD</t>
   </si>
   <si>
     <t>Construction of OHR (550 cum.), Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water Based Augmentation Piped Water Supply Scheme for the Phul Malancha,Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001088/2023-2024</t>
   </si>
   <si>
     <t>3605/AD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
     <t>JIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -729,289 +729,289 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>7.18</v>
+        <v>3.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>3.26</v>
+        <v>3.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.13</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.15</v>
+        <v>7.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>629.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>163.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>25.94</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>643.21</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>169.68</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>26.38</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>