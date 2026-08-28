--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of ground water based Bhangan Khali Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/08796</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Survey work for Augmentation of ground water based Bhangan Khali Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-I</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/001836/2021-2022</t>
+  </si>
+  <si>
+    <t>658/CSD</t>
+  </si>
+  <si>
+    <t>12/08/2021</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Design and DPR preparation for Augmentation of ground water based Bhangan Khali Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-II</t>
+  </si>
+  <si>
+    <t>ORD/001837/2021-2022</t>
+  </si>
+  <si>
+    <t>659/CSD</t>
+  </si>
+  <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for Retrofitting of Bhangankhali W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer,1 CSD</t>
   </si>
   <si>
     <t>ORD/000854/2022-2023</t>
   </si>
   <si>
     <t>6993/AD</t>
   </si>
   <si>
     <t>19/11/2022</t>
   </si>
   <si>
     <t>19/12/2022</t>
   </si>
   <si>
     <t>M/S SEKH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing for Retrofitting of Bhangankhali W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000817/2022-2023</t>
   </si>
   <si>
     <t>6812/AD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>BANGA NIRMAN</t>
-  </si>
-[...25 lines deleted...]
-    <t>659/CSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000389/2023-2024</t>
   </si>
   <si>
     <t>330/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -744,258 +744,258 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>19.48</v>
+        <v>2.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>7.18</v>
+        <v>3.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.81</v>
+        <v>19.48</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.33</v>
+        <v>7.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1036,54 +1036,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>46.77</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>5.98</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>12.78</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>