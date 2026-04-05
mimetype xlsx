--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>3607/AD</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>COPE ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000707/2023-2024</t>
   </si>
   <si>
     <t>477/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying distribution system for additional works and other allied works for Augmentation of Kamalpur Rudranagar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (SM/10151) (SM/08795)</t>
+  </si>
+  <si>
+    <t>ORD/000550/2024-2025</t>
+  </si>
+  <si>
+    <t>3779/AD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>NITYANANDA MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1173,87 +1191,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>17.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>60.65</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>125.8</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>