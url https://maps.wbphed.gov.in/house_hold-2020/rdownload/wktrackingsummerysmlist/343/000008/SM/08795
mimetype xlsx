--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -821,54 +821,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -880,54 +880,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -939,54 +939,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>4.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -998,54 +998,54 @@
         <v>32</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>2.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.19</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1120,54 +1120,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>5.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1272,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>125.8</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>16.63</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>13.22</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>