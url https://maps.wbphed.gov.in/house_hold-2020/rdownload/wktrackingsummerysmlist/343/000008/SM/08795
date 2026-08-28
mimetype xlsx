--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,189 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting for Providing FHTC at Ground Water Based Kamalpur Rudranagar Water Supply Scheme, Block : Sagar, District- South 24 Pgs. (Phase-A)</t>
   </si>
   <si>
     <t>SM/08795</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Preparation of DPR including estimate for Providing FHTC at Naraharipur W/S Scheme (Phase-A), Purusottampur W/S Scheme (Phase-A), Kamalpur Rudranagar W/S Scheme (Phase-A) &amp; Khasramkar Char W/S Scheme (Phase-A) W/S Scheme &amp; it's adjacent areas, Block - Sagar under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001011/2021-2022</t>
+  </si>
+  <si>
+    <t>517/KSD</t>
+  </si>
+  <si>
+    <t>24/08/2021</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>M/S R.DUTTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>Route Survey for Providing FHTC at Kamalpur Rudranagar W/S Scheme &amp; it's adjacent areas, Block Sagar under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001615/2021-2022</t>
+  </si>
+  <si>
+    <t>614/KSD</t>
+  </si>
+  <si>
+    <t>27/09/2021</t>
+  </si>
+  <si>
+    <t>04/10/2021</t>
+  </si>
+  <si>
+    <t>ORD/001086/2021-2022</t>
+  </si>
+  <si>
+    <t>577/KSD</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
     <t>Preparation of Design and DPR including estimate for retrofitting for Providing FHTC at Kamalpur Rudranagar W/S Scheme &amp; it's adjacent areas, Block - Sagar under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001059/2021-2022</t>
   </si>
   <si>
     <t>2347/AD</t>
   </si>
   <si>
     <t>09/09/2021</t>
   </si>
   <si>
     <t>16/09/2021</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
-    <t>Route Survey for Providing FHTC at Kamalpur Rudranagar W/S Scheme &amp; it's adjacent areas, Block Sagar under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Continuation order for the work of Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Kamalpur Rudranagar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I).</t>
   </si>
   <si>
     <t>Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000409/2024-2025</t>
   </si>
   <si>
     <t>3203/AD</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
+    <t>Laying distribution system for additional works and other allied works for Augmentation of Kamalpur Rudranagar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (SM/10151) (SM/08795)</t>
+  </si>
+  <si>
+    <t>ORD/000550/2024-2025</t>
+  </si>
+  <si>
+    <t>3779/AD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>NITYANANDA MONDAL</t>
+  </si>
+  <si>
     <t>Surging of 3 nos. Tubewell for Augmentation of Bishnupur- 1 no., Mahishamari- 1 no., Kamalpur Rudranagar- 1 no. W/S Scheme under JJM, Block - Sagar under Kakdwip Sub-Division under Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_2, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000506/2024-2025</t>
   </si>
   <si>
     <t>3607/AD</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>COPE ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000707/2023-2024</t>
   </si>
   <si>
     <t>477/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>NITYANANDA MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -818,54 +818,54 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.09</v>
+        <v>4.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.09</v>
+        <v>4.7</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
@@ -874,178 +874,178 @@
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>4.23</v>
+        <v>2.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.22</v>
+        <v>2.85</v>
       </c>
       <c r="R4" s="4">
-        <v>99.83</v>
+        <v>96.19</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>4.7</v>
+        <v>4.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.7</v>
+        <v>4.22</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>99.83</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.96</v>
+        <v>3.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.85</v>
+        <v>3.09</v>
       </c>
       <c r="R6" s="4">
-        <v>96.19</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1099,227 +1099,227 @@
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>5.34</v>
+        <v>60.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.78</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>33.33</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>17.19</v>
+        <v>5.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>60.65</v>
+        <v>17.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>125.8</v>
       </c>
       <c r="P11" s="8">
-        <v>16.63</v>
+        <v>14.85</v>
       </c>
       <c r="Q11" s="8">
-        <v>13.22</v>
+        <v>11.81</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>