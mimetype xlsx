--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting for Providing FHTC at Ground Water Based Sumatinagar &amp; Its Adj Mouza Water Supply Scheme, Block : Sagar, District- South 24 Pgs. (Phase-A)</t>
   </si>
   <si>
     <t>SM/08792</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC =835]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000813/2022-2023</t>
+  </si>
+  <si>
+    <t>6754/AD</t>
+  </si>
+  <si>
+    <t>15/11/2022</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>UCON</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000778/2022-2023</t>
+  </si>
+  <si>
+    <t>6649/AD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>MONCON INDIA</t>
+  </si>
+  <si>
     <t>Preparation of DPR including estimate for Providing FHTC at Manasadwip W/S Scheme (Phase-A) &amp; Sumatinagar W/S Scheme (Phase-A) W/S Scheme &amp; it's adjacent areas, Block - Sagar under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.[ W/O NO 520/AD, 24.08.21, T.NO. 1791/AD, 21-22]</t>
   </si>
   <si>
     <t>VCH/002609/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-512</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
-  </si>
-[...40 lines deleted...]
-    <t>UCON</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000695/2023-2024</t>
   </si>
   <si>
     <t>465/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House, Earth Filling, Boundary Wall Painting and Repair, Approach Road at 2nd Tubewell site for Sumatinagar (Zone-I) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13569) (SM/09394) (SM/08792)</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000347/2025-2026</t>
   </si>
@@ -750,200 +750,200 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.35</v>
+        <v>140.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>13.57</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>140.93</v>
+        <v>2.35</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -987,51 +987,51 @@
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>5.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
@@ -1045,54 +1045,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>170.14</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>29.12</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>17.11</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>