--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -722,54 +722,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.35</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -783,88 +783,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>445.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>258.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.95</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>453.49</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>265.2</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>58.48</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>