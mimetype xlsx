--- v1 (2026-05-25)
+++ v2 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection FHTC to the households for 24 (twenty four) nos. habitation of all the households in connection with Jal Jeevan Mission JJM and Jal Swapna for Chhota Molla Khali WS Sche</t>
   </si>
   <si>
     <t>SM/08791</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 24 (twenty four) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Chhota Molla Khali Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Gosaba South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000552/2021-2022</t>
+  </si>
+  <si>
+    <t>2619/AD</t>
+  </si>
+  <si>
+    <t>28/09/2021</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (5.4m x 3.6m) including Sanitary arrangement as per departmental drawing at the site of Choto Mollakhali Water Supply Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House - I)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000940/2021-2022</t>
   </si>
   <si>
     <t>4946/AD</t>
   </si>
   <si>
     <t>17/12/2021</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>R.G. ENTERPRISE (I)</t>
-  </si>
-[...19 lines deleted...]
-    <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,138 +702,138 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.66</v>
+        <v>445.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.84</v>
+        <v>258.36</v>
       </c>
       <c r="R3" s="4">
-        <v>89.35</v>
+        <v>57.95</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>445.83</v>
+        <v>7.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>258.36</v>
+        <v>6.84</v>
       </c>
       <c r="R4" s="4">
-        <v>57.95</v>
+        <v>89.35</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>453.49</v>