--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Implementation of ISO/IEC 17025-2017 for NABL Accreditation for Bijoygarh District Water Testing Laboratory at Bijoygarh State General Hospital Campus under Alipur Division.</t>
   </si>
   <si>
     <t>SM/08679</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Remuneration of Chemist-Bacteriologist and Lab. Assistant of District Water Testing Laboratory, South 24 Parganas situated at Bijoygarh State General Hospital Complex, Kolkata under Alipore Division, PHE Dte. from 01/02/2022 to 31/01/2023.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000938/2021-2022</t>
+  </si>
+  <si>
+    <t>4992/AD</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>NATURAL RESOURCES CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Construction of Civil Part for NABL accreditation of Bijoygarh District Water Testing Laboratory as per lSO/IEC 17025:2017 Related to Support Activities in the Dist. of South 24 Parganas under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2021-2022</t>
+  </si>
+  <si>
+    <t>1422/AD</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>SUSHANTA MANDAL</t>
+  </si>
+  <si>
+    <t>Supply of chemical, glassware and instruments requirement for NABL accreditation at South 24 Parganas District Water Testing Laboratory as per ISO/IEC: 17025: 2017 under Alipore Division, PHE Dte. in the district of South 24 Pgs. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000554/2021-2022</t>
+  </si>
+  <si>
+    <t>2618/AD</t>
+  </si>
+  <si>
+    <t>28/09/2021</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
+  </si>
+  <si>
     <t>Engagement of 10(Ten) nos Lab. Personnal (Sampling Assistant and Lab. Attendent), actual travelling expenses and IEC activites to the Laboratory personnel for 07 nos Laboratories in the District. of South 24 Parganas under Alipore Division, PHE Dte.for the period from 01/01/2022 to 31/03/2022.</t>
   </si>
   <si>
     <t>Assistant Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/001510/2021-2022</t>
   </si>
   <si>
     <t>604/RWS</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>30/03/2022</t>
-  </si>
-[...55 lines deleted...]
-    <t>17/12/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -752,268 +752,268 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.75</v>
+        <v>6.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.08</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>22.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.79</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>17.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.77</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>6.49</v>
+        <v>3.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>75.73</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>50.31</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>33.91</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>67.4</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>