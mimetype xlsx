--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 19 (nineteen) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Harbhangi Water Supply Scheme including one</t>
   </si>
   <si>
     <t>SM/08636</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 19 (nineteen) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Harbhangi Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/000207/2021-2022</t>
+  </si>
+  <si>
+    <t>1424/AD</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>PROJECT &amp; MAINTENANCE</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households at Harbhangi Water Supply Scheme (Habitation- Tetultala), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - I)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, 2 CSD</t>
   </si>
   <si>
     <t>ORD/000085/2022-2023</t>
   </si>
   <si>
     <t>277/CSD</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>28/06/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>27/07/2022</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households at Harbhangi Water Supply Scheme (Habitation- Narayantala, Naliakhali &amp; Tetultala), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - II)</t>
   </si>
   <si>
     <t>ORD/000086/2022-2023</t>
   </si>
   <si>
     <t>278/CSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households at Harbhangi Water Supply Scheme (Habitation- Chharanekhali &amp; Uttar Sonakhali), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - III)</t>
   </si>
   <si>
     <t>ORD/000088/2022-2023</t>
   </si>
   <si>
     <t>279/CSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -717,287 +717,287 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>4.77</v>
+        <v>129.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>125.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.88</v>
       </c>
       <c r="S3" s="4">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>129.74</v>
+        <v>4.77</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>4.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.39</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>144.06</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>129.48</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>89.88</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>