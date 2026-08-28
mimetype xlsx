--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,174 +77,174 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 09 (nine) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Dutta Babur Abad Water Supply Scheme including</t>
+  </si>
+  <si>
+    <t>SM/08635</t>
+  </si>
+  <si>
+    <t>Retrofitting</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 09 (nine) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Dutta Babur Abad Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000272/2021-2022</t>
+  </si>
+  <si>
+    <t>1719/AD</t>
+  </si>
+  <si>
+    <t>17/08/2021</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>M/S. ROY CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 09 (nine) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Dutta Babur Abad Water Supply Scheme including</t>
-[...5 lines deleted...]
-    <t>Retrofitting</t>
+    <t>RESISTIVITY SURVEY OF TUBE WELLS AT SHIMULTALA W/S SCHEME, UNDER CMSD-I (D), CDD, PHE DTYE.</t>
+  </si>
+  <si>
+    <t>ORD/000235/2021-2022</t>
+  </si>
+  <si>
+    <t>109/CMSD-I (D)</t>
+  </si>
+  <si>
+    <t>20/07/2021</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>EARTH CARE PRODUCTS &amp; SERVICES</t>
   </si>
   <si>
     <t>ADDITIONAL TRANSPORTATION OF GRAVELS, SEALING OF SALINE ZONE AND OTHERS AT SITE FOR CONSTRUCTION OF TUBE WELL IN DUTTA BABUR ABAD W/S SCHEME (TW-II), CANNING-I BLOCK UNDER SOUTH 24 PGS DISTRICT CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000221/2022-2023</t>
   </si>
   <si>
     <t>418/CMSD-I</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>13/08/2022</t>
   </si>
   <si>
     <t>C.M. ENTERPRISE</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 300 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR DUTTABABUR ABAD W/S SCHEME (TW-II), CANNING-I BLOCK UNDER SOUTH 24PGS DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000064/2022-2023</t>
   </si>
   <si>
     <t>55/CDD</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>08/05/2022</t>
   </si>
   <si>
-    <t>RESISTIVITY SURVEY OF TUBE WELLS AT SHIMULTALA W/S SCHEME, UNDER CMSD-I (D), CDD, PHE DTYE.</t>
-[...16 lines deleted...]
-  <si>
     <t>PROVIDING TUBEWELL MATERIALS, CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT AMODGHATA W/S SCH TW-II, POLBA DADPUR BLOCK, HOOGHLY DISTRICT UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000366/2022-2023</t>
   </si>
   <si>
     <t>378/CMSD-II</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>16/08/2022</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000143/2023-2024</t>
   </si>
   <si>
     <t>854/AD</t>
   </si>
   <si>
     <t>27/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S. ROY CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,406 +771,406 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.66</v>
+        <v>120.85</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>14.55</v>
+        <v>0.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5</v>
+        <v>14.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.06</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>1.72</v>
+        <v>5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>43.99</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>120.85</v>
+        <v>1.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>143.3</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>11.17</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>