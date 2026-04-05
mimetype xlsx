--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,80 @@
     <t>613/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>: Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 5th Tubewell Site for Achintyanagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/08632)</t>
   </si>
   <si>
     <t>Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001331/2024-2025</t>
   </si>
   <si>
     <t>5415/AD</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>AVIJIT ENTERPRISE (64)</t>
+  </si>
+  <si>
+    <t>Construction of 1 nos. Pump House of size 5.40 mtr. x 3.60 mtr. at 6th tubewell Site for Achintyanagar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/08632)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Raidighi Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000234/2024-2025</t>
+  </si>
+  <si>
+    <t>2609/AD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>M/S A.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 6th Tubewell Site for Achintyanagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/08632)</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>2610/AD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1022,87 +1052,209 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>7.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5.62</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.72</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>80.27</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>