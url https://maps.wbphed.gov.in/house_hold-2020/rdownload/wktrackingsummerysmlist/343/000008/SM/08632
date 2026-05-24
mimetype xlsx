--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,68 @@
     <t>Juniour Engineer_4, Raidighi Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000234/2024-2025</t>
   </si>
   <si>
     <t>2609/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>M/S A.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 6th Tubewell Site for Achintyanagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/08632)</t>
   </si>
   <si>
     <t>ORD/000235/2024-2025</t>
   </si>
   <si>
     <t>2610/AD</t>
+  </si>
+  <si>
+    <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Achintanagar W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/08632)</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>2689/AD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>L.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -920,54 +938,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>18.2</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1174,87 +1192,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>9.72</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>171.77</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>88.03</v>
+      </c>
+      <c r="R10" s="4">
+        <v>51.25</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>252.04</v>
+      </c>
+      <c r="P11" s="8">
+        <v>88.14</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>34.97</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>