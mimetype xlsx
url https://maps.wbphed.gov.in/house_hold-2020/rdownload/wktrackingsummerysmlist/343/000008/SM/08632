--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection FHTC to the households for 07 seven nos. habitation of all the households in connection with Jal Jeevan Mission JJM and Jal Swapna for Achintyanagar WS Scheme including</t>
   </si>
   <si>
     <t>SM/08632</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Supplying, fitting, fixing and delivery of different dia. specials for Achintyanagar W/S Scheme under JJM, Block- Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000999/2023-2024</t>
+  </si>
+  <si>
+    <t>506/KSD</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Purba Surendranagar, Dakshin Kashinagar, Herambagopalpur, Achintyanagar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002105/2023-2024</t>
+  </si>
+  <si>
+    <t>927/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000381/2023-2024</t>
   </si>
   <si>
     <t>3567/AD</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supplying, fitting, fixing and delivery of different dia. specials for Achintyanagar W/S Scheme under JJM, Block- Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...41 lines deleted...]
-    <t>ANANTA KUMAR GIRI</t>
+    <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Achintanagar W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/08632)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Raidighi Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>2689/AD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>L.N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 1 nos. Pump House of size 5.40 mtr. x 3.60 mtr. at 6th tubewell Site for Achintyanagar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/08632)</t>
+  </si>
+  <si>
+    <t>ORD/000234/2024-2025</t>
+  </si>
+  <si>
+    <t>2609/AD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>M/S A.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 6th Tubewell Site for Achintyanagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/08632)</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>2610/AD</t>
+  </si>
+  <si>
+    <t>: Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 5th Tubewell Site for Achintyanagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/08632)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001331/2024-2025</t>
+  </si>
+  <si>
+    <t>5415/AD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>AVIJIT ENTERPRISE (64)</t>
   </si>
   <si>
     <t>RTOR000779/2023-2024</t>
   </si>
   <si>
     <t>613/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
-  </si>
-[...67 lines deleted...]
-    <t>L.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,532 +795,532 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>44.3</v>
+        <v>3.74</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.74</v>
+        <v>0.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.2</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.63</v>
+        <v>44.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>18.2</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>8.33</v>
+        <v>171.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>34.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20.07</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>7.93</v>
+        <v>5.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>5.62</v>
+        <v>9.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>9.72</v>
+        <v>7.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>171.77</v>
+        <v>8.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>88.03</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>51.25</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>252.04</v>
       </c>
       <c r="P11" s="8">
-        <v>88.14</v>
+        <v>34.59</v>
       </c>
       <c r="Q11" s="8">
-        <v>34.97</v>
+        <v>13.72</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>