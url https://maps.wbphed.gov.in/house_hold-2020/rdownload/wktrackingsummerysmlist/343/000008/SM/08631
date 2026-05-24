--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,71 @@
     <t>SUSHANTA MANDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000294/2023-2024</t>
   </si>
   <si>
     <t>3061/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000800/2023-2024</t>
   </si>
   <si>
     <t>645/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>Construction of Household Tap Platform at different households, Laying pipe line of different damaged portion in different node within the command area of Bagdanga PWSS, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/08631)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000649/2024-2025</t>
+  </si>
+  <si>
+    <t>4168/AD</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>ASHIS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -810,54 +831,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.73</v>
       </c>
       <c r="S4" s="4">
         <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -938,87 +959,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>10</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>96.45</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>201.66</v>
+      </c>
+      <c r="P8" s="8">
+        <v>4.11</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>2.04</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>