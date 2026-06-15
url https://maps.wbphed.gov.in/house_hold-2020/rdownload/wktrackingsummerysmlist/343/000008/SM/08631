--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,65 @@
     <t>645/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Construction of Household Tap Platform at different households, Laying pipe line of different damaged portion in different node within the command area of Bagdanga PWSS, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/08631)</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000649/2024-2025</t>
   </si>
   <si>
     <t>4168/AD</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>ASHIS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Operation and maintenance of distribution system including rising main and FHTC for Bagdanga Piped Water Supply Scheme of Namkhana Block under Kakdwip Sub Division of Alipore Division, PHE Dte. (for 365 days)</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>3616/AD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1020,87 +1035,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>96.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P8" s="4">
+        <v>6.23</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>207.89</v>
+      </c>
+      <c r="P9" s="8">
+        <v>4.11</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>1.98</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>