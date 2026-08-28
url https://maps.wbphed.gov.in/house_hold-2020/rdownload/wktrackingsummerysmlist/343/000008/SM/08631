--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -149,93 +149,93 @@
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>SUSHANTA MANDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000294/2023-2024</t>
   </si>
   <si>
     <t>3061/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Household Tap Platform at different households, Laying pipe line of different damaged portion in different node within the command area of Bagdanga PWSS, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/08631)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000649/2024-2025</t>
+  </si>
+  <si>
+    <t>4168/AD</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>ASHIS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Operation and maintenance of distribution system including rising main and FHTC for Bagdanga Piped Water Supply Scheme of Namkhana Block under Kakdwip Sub Division of Alipore Division, PHE Dte. (for 365 days)</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>3616/AD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
+  </si>
+  <si>
     <t>RTOR000800/2023-2024</t>
   </si>
   <si>
     <t>645/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>06/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -937,193 +937,193 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>10</v>
+        <v>96.45</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>96.45</v>
+        <v>6.23</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>6.23</v>
+        <v>10</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>