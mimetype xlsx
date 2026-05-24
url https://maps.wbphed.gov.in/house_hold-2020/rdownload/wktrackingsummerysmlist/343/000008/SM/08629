--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,71 +132,50 @@
     <t>21/06/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households for 43 (forty three) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Sibnagar W/S Scheme including one year Operation &amp; Maintenance and repairing of distribution main, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4, Raidghi Sub Division</t>
   </si>
   <si>
     <t>ORD/000015/2021-2022</t>
   </si>
   <si>
     <t>3164/AD</t>
   </si>
   <si>
     <t>09/11/2021</t>
   </si>
   <si>
     <t>09/11/2022</t>
   </si>
   <si>
     <t>M/S. SAMADDAR CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000840/2023-2024</t>
   </si>
   <si>
     <t>688/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -600,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -763,54 +742,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -824,219 +803,158 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>84.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>73.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.28</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.94</v>
+        <v>11.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>97.53</v>
+      </c>
+      <c r="P6" s="8">
+        <v>74.53</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>76.41</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>