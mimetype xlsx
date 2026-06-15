--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -147,50 +147,92 @@
     <t>3164/AD</t>
   </si>
   <si>
     <t>09/11/2021</t>
   </si>
   <si>
     <t>09/11/2022</t>
   </si>
   <si>
     <t>M/S. SAMADDAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000840/2023-2024</t>
   </si>
   <si>
     <t>688/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Shibnagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (SM/08629)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/003194/2023-2024</t>
+  </si>
+  <si>
+    <t>1281/KSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Gobindapur, Ramchandrapur, Ramchandranagar, Srikrishnanagar, Sibnagar, Manmathapur (Manmathanagar) PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002143/2023-2024</t>
+  </si>
+  <si>
+    <t>943/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -874,87 +916,209 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>11.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.48</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>98.96</v>
+      </c>
+      <c r="P8" s="8">
+        <v>74.53</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>75.31</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>