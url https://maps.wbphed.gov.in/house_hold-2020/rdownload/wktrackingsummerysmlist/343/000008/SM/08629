--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,150 +89,150 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection FHTC to the households for 43 forty three nos. habitation of all the households in connection with Jal Jeevan Mission JJM and Jal Swapna for Sibnagar WS Scheme including</t>
   </si>
   <si>
     <t>SM/08629</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households for 43 (forty three) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Sibnagar W/S Scheme including one year Operation &amp; Maintenance and repairing of distribution main, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000015/2021-2022</t>
+  </si>
+  <si>
+    <t>3164/AD</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>M/S. SAMADDAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Surging of 01 no. Big dia Tubewell of Sibnagar W/S Scheme under JJM, Block - Kakdwip under Kakdwip Sub-Division under Alipore Division P.H.Engg. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_2, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000231/2023-2024</t>
   </si>
   <si>
     <t>157/KSD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households for 43 (forty three) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Sibnagar W/S Scheme including one year Operation &amp; Maintenance and repairing of distribution main, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>M/S. SAMADDAR CONSTRUCTION</t>
+    <t>Making and fixing of permanent display board at headwork site of Gobindapur, Ramchandrapur, Ramchandranagar, Srikrishnanagar, Sibnagar, Manmathapur (Manmathanagar) PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002143/2023-2024</t>
+  </si>
+  <si>
+    <t>943/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Shibnagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (SM/08629)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/003194/2023-2024</t>
+  </si>
+  <si>
+    <t>1281/KSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000840/2023-2024</t>
   </si>
   <si>
     <t>688/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -781,60 +781,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.37</v>
+        <v>84.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.37</v>
+        <v>73.16</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>86.28</v>
       </c>
       <c r="S3" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -842,239 +842,239 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>84.8</v>
+        <v>1.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>73.16</v>
+        <v>1.37</v>
       </c>
       <c r="R4" s="4">
-        <v>86.28</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>11.37</v>
+        <v>0.94</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>0.48</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.94</v>
+        <v>11.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>98.96</v>