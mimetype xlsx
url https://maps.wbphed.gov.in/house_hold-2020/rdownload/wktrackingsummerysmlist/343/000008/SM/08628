--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,68 @@
     <t>SHREE J M CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000780/2023-2024</t>
   </si>
   <si>
     <t>614/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>HIRE bill for month of MAY-JUL23</t>
   </si>
   <si>
     <t>BILL/03539/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-1270</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RAJKUMAR MANNA</t>
+  </si>
+  <si>
+    <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Achintanagar W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/08632)</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>2689/AD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>L.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -802,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.77</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -861,54 +879,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>251.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>96.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.3</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -979,54 +997,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>3.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1168,87 +1186,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>4.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>171.77</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>38.97</v>
+      </c>
+      <c r="R10" s="4">
+        <v>22.68</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>465.18</v>
+      </c>
+      <c r="P11" s="8">
+        <v>139.58</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>30.01</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>