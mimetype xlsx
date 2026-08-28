--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection FHTC to the households for 08 eight nos. habitation of all the households in connection with Jal Jeevan Mission JJM and Jal Swapna for Achintyanagar WS Scheme including</t>
   </si>
   <si>
     <t>SM/08628</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Achintyanagar Water Supply Scheme including one year Operation and Maintenance and repairing of distribution main, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000271/2021-2022</t>
+  </si>
+  <si>
+    <t>1718/AD</t>
+  </si>
+  <si>
+    <t>17/08/2021</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Development of Land for sinking of tubewell at 4th Tubewell Site of Achintyanagar W/S scheme under JJM, Block : Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Juniour Engineer_4, Raidighi Sub Division</t>
   </si>
   <si>
     <t>ORD/000430/2022-2023</t>
   </si>
   <si>
     <t>203/KSD</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>08/06/2022</t>
   </si>
   <si>
     <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Achintyanagar Water Supply Scheme including one year Operation and Maintenance and repairing of distribution main, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+    <t>Supplying, fitting, fixing and delivery of different dia. specials for Achintyanagar W/S Scheme under JJM, Block- Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000999/2023-2024</t>
+  </si>
+  <si>
+    <t>506/KSD</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000317/2023-2024</t>
   </si>
   <si>
     <t>3126/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supplying, fitting, fixing and delivery of different dia. specials for Achintyanagar W/S Scheme under JJM, Block- Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Achintyanagar W/S Scheme, Block - Pathar Pratima under JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/08628)</t>
   </si>
   <si>
     <t>Juniour Engineer_4, Raidighi Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>2513/AD</t>
   </si>
   <si>
     <t>15/06/2024</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>SHREE J M CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Achintanagar W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/08632)</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>2689/AD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>L.N. ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000780/2023-2024</t>
   </si>
   <si>
     <t>614/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>HIRE bill for month of MAY-JUL23</t>
   </si>
   <si>
     <t>BILL/03539/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-1270</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RAJKUMAR MANNA</t>
-  </si>
-[...16 lines deleted...]
-    <t>L.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,256 +798,256 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>0.61</v>
+        <v>251.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.6</v>
+        <v>96.33</v>
       </c>
       <c r="R3" s="4">
-        <v>98.77</v>
+        <v>38.3</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>251.54</v>
+        <v>0.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>96.33</v>
+        <v>0.6</v>
       </c>
       <c r="R4" s="4">
-        <v>38.3</v>
+        <v>98.77</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>0.3</v>
+        <v>3.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.74</v>
+        <v>0.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.69</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>98.56</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1092,198 +1092,198 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>12.28</v>
+        <v>171.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>38.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>22.68</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>4.56</v>
+        <v>12.28</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>171.77</v>
+        <v>4.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>38.97</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>22.68</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>465.18</v>