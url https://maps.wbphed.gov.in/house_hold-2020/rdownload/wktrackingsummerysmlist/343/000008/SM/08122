--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,102 +89,102 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution system of Zone V Falta Block for Providing Functional Household Tap Connection (FHTC) to all the households in connection with Jal Jeevan Mission &amp; Jal Swapna under Mega Surface Water Based Water Supply Scheme for Falta-Mathur</t>
   </si>
   <si>
     <t>SM/08122</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households in Falta, Zone-V including Operation &amp; Maintenance of scheme for 1 (one) year under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas, Block - Falta under Diamond Harbour Sub-Division of Alipore Division, P.H.E.Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>ORD/000020/2021-2022</t>
+  </si>
+  <si>
+    <t>340/AD</t>
+  </si>
+  <si>
+    <t>12/05/2021</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
     <t>Laying of distribution pipeline due to changing of alignment drawing as per site condition and restoration of distribution pipeline (damaged portion) due to widening of Irrigation canal along with road restoration at Zone-V of Falta Block of Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (2nd Call)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Diamond Harbour sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001113/2022-2023</t>
   </si>
   <si>
     <t>8776/AD</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>TIYASHA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000439/2023-2024</t>
   </si>
   <si>
     <t>3621/AD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -731,207 +731,207 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>33.47</v>
+        <v>309.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>315.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>102.08</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>19.73</v>
+        <v>33.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.93</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>309.32</v>
+        <v>19.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>65.27</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>21.1</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>362.53</v>
       </c>
       <c r="P6" s="8">
-        <v>65.27</v>
+        <v>337.17</v>
       </c>
       <c r="Q6" s="8">
-        <v>18</v>
+        <v>93.01</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>