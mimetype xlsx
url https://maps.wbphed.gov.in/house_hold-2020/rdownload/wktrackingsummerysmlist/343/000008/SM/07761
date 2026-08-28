--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,441 +89,441 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection (FHTC) to the households for 13 (thirteen) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Dakshin Gangadharpur W/S</t>
   </si>
   <si>
     <t>SM/07761</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at 3rd Tubewell Site of Dakshin Gangadharpur Water Supply Scheme, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000019/2020-2021</t>
+  </si>
+  <si>
+    <t>2342/AD</t>
+  </si>
+  <si>
+    <t>14/10/2020</t>
+  </si>
+  <si>
+    <t>13/12/2020</t>
+  </si>
+  <si>
+    <t>M/S. MA BHABANI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Paik Para (Phase-III) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001867/2020-2021</t>
   </si>
   <si>
     <t>1298/KSD</t>
   </si>
   <si>
     <t>23/02/2021</t>
   </si>
   <si>
     <t>05/03/2021</t>
   </si>
   <si>
     <t>TIYASHA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Uttraabad Manasatala (Phase-III) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001865/2020-2021</t>
   </si>
   <si>
     <t>1296/KSD</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Durganagar (Phase-II) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001833/2020-2021</t>
+  </si>
+  <si>
+    <t>1264/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Bahirchak (Phase-II) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001836/2020-2021</t>
+  </si>
+  <si>
+    <t>1267/KSD</t>
+  </si>
+  <si>
+    <t>L.N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Uttraabad Manasatala (Phase-IV) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001861/2020-2021</t>
+  </si>
+  <si>
+    <t>1292/KSD</t>
+  </si>
+  <si>
+    <t>KRISHNA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Matilal (Phase-III) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001864/2020-2021</t>
+  </si>
+  <si>
+    <t>1295/KSD</t>
+  </si>
+  <si>
+    <t>M/S JANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Paik Para (Phase-IV) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001875/2020-2021</t>
+  </si>
+  <si>
+    <t>1304/KSD</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Durganagar (Phase-III) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001877/2020-2021</t>
+  </si>
+  <si>
+    <t>1305/KSD</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Durganagar (Phase-IV) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001885/2020-2021</t>
+  </si>
+  <si>
+    <t>1307/KSD</t>
+  </si>
+  <si>
+    <t>GROWING CONCERN</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Durganagar (Phase-I) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001806/2020-2021</t>
+  </si>
+  <si>
+    <t>1244/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Bahirchak (Phase-I) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001814/2020-2021</t>
+  </si>
+  <si>
+    <t>1253/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dhutkhali for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001788/2020-2021</t>
+  </si>
+  <si>
+    <t>1233/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Uttraabad Manasatala (Phase-I) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001799/2020-2021</t>
+  </si>
+  <si>
+    <t>1241/KSD</t>
+  </si>
+  <si>
+    <t>M/S. J.K. TRIPATHI &amp; SONS</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Uttraabad Manasatala (Phase-II) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001823/2020-2021</t>
+  </si>
+  <si>
+    <t>1257/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Matilal (Phase-II) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001826/2020-2021</t>
+  </si>
+  <si>
+    <t>1260/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Matilal (Phase-I) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001784/2020-2021</t>
+  </si>
+  <si>
+    <t>1229/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Paik Para (Phase-I) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001800/2020-2021</t>
+  </si>
+  <si>
+    <t>1242/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Abad Gangadharpur (Part) and Bahirchak (Part) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2021-2022</t>
+  </si>
+  <si>
+    <t>394/KSD</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>22/07/2021</t>
+  </si>
+  <si>
+    <t>M/S BHAGABATI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Matilal (Phase-IV) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2021-2022</t>
+  </si>
+  <si>
+    <t>405/KSD</t>
+  </si>
+  <si>
+    <t>M/S PIRBABA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Kasarir Chak for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001793/2020-2021</t>
+  </si>
+  <si>
+    <t>1238/KSD</t>
+  </si>
+  <si>
+    <t>M/S. NIRMAL KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipe line by replacing the damaged pipe line of different dia. for providing FHTC at Dakshin Gangadharpur Water Supply Scheme, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2021-2022</t>
+  </si>
+  <si>
+    <t>2417/AD</t>
+  </si>
+  <si>
+    <t>15/09/2021</t>
+  </si>
+  <si>
+    <t>14/11/2021</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Paik Para (Phase-V) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001869/2020-2021</t>
   </si>
   <si>
     <t>1300/KSD</t>
   </si>
   <si>
-    <t>MITRA CONSTRUCTION</t>
-[...46 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Taltukuri for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001786/2020-2021</t>
   </si>
   <si>
     <t>1231/KSD</t>
   </si>
   <si>
     <t>KHATEJA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Durganagar (Phase-II) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...146 lines deleted...]
-    <t>1233/KSD</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Gangadharpur for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001785/2020-2021</t>
+  </si>
+  <si>
+    <t>1230/KSD</t>
+  </si>
+  <si>
+    <t>SRI DURGA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Paik Para (Phase-II) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001830/2020-2021</t>
+  </si>
+  <si>
+    <t>1261/KSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to all the households of different habitation for Dakshin Gangadharpur Water Supply Scheme, Block - Pathar Pratima under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte. (Part-II)</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000006/2022-2023</t>
   </si>
   <si>
     <t>123/AD</t>
   </si>
   <si>
     <t>07/04/2022</t>
   </si>
   <si>
     <t>22/04/2022</t>
   </si>
   <si>
     <t>FIDERE MARINE SERVICES PVT. LTD.</t>
   </si>
   <si>
-    <t>Laying of UPVC pipe line by replacing the damaged pipe line of different dia. for providing FHTC at Dakshin Gangadharpur Water Supply Scheme, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to all the households of different habitation for Dakshin Gangadharpur Water Supply scheme, Block - Pathar Pratima under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte. (Part-I)</t>
   </si>
   <si>
     <t>ORD/000005/2022-2023</t>
   </si>
   <si>
     <t>122/AD</t>
   </si>
   <si>
-    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at 3rd Tubewell Site of Dakshin Gangadharpur Water Supply Scheme, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E.Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation work order for the work of Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 01.01.2024 to 30.06.2024.</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ-II</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/002122/2023-2024</t>
   </si>
   <si>
     <t>5112/AD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>M/S P. B. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Paik Para (Phase-II) for Dakshin Gangadharpur W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Vehicle bill for month of APR-NOV23</t>
   </si>
   <si>
     <t>BILL/03542/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-1273</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RAJKUMAR MANNA</t>
   </si>
   <si>
+    <t>LAUNCH HIRE CHARGES FOR SEPT'22-OCT'22 UNDER KAKDWIP SUB-DIVISION, PHE DTE-FUEL</t>
+  </si>
+  <si>
+    <t>BILL/00682/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-227</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
     <t>HIRE bill for month of APR-NOV23</t>
   </si>
   <si>
     <t>BILL/03543/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-1274</t>
-  </si>
-[...10 lines deleted...]
-    <t>20/06/2024</t>
   </si>
   <si>
     <t>BILL/00437/2024-2025</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1076,1718 +1076,1718 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.29</v>
+        <v>10.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.39</v>
+        <v>3.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.38</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.07</v>
+        <v>4.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.97</v>
+        <v>8.77</v>
       </c>
       <c r="R5" s="4">
-        <v>96.7</v>
+        <v>199.8</v>
       </c>
       <c r="S5" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>4.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.74</v>
       </c>
       <c r="S6" s="4">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>3.51</v>
+        <v>2.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.41</v>
+        <v>4.92</v>
       </c>
       <c r="R7" s="4">
-        <v>97.28</v>
+        <v>186.73</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>3.07</v>
+        <v>4.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.07</v>
+        <v>8.94</v>
       </c>
       <c r="R8" s="4">
-        <v>99.92</v>
+        <v>188.66</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>4.61</v>
+        <v>2.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.26</v>
+        <v>2.09</v>
       </c>
       <c r="R9" s="4">
-        <v>92.49</v>
+        <v>95.49</v>
       </c>
       <c r="S9" s="4">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>4.39</v>
+        <v>3.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.82</v>
+        <v>6.83</v>
       </c>
       <c r="R10" s="4">
-        <v>87.15</v>
+        <v>194.55</v>
       </c>
       <c r="S10" s="4">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>4.61</v>
+        <v>4.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>196.18</v>
       </c>
       <c r="S11" s="4">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>2.63</v>
+        <v>3.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.46</v>
+        <v>6.14</v>
       </c>
       <c r="R12" s="4">
-        <v>93.36</v>
+        <v>199.85</v>
       </c>
       <c r="S12" s="4">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="P13" s="4">
         <v>4.74</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.47</v>
+        <v>9.47</v>
       </c>
       <c r="R13" s="4">
-        <v>94.33</v>
+        <v>199.91</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="P14" s="4">
-        <v>2.19</v>
+        <v>3.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>7.89</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>199.79</v>
       </c>
       <c r="S14" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="P15" s="4">
-        <v>4.74</v>
+        <v>4.4</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.69</v>
+        <v>8.78</v>
       </c>
       <c r="R15" s="4">
-        <v>98.94</v>
+        <v>199.86</v>
       </c>
       <c r="S15" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.79</v>
+        <v>4.74</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>9.38</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>197.87</v>
       </c>
       <c r="S16" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="P17" s="4">
-        <v>4.39</v>
+        <v>4.61</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.38</v>
+        <v>4.27</v>
       </c>
       <c r="R17" s="4">
-        <v>99.79</v>
+        <v>92.59</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P18" s="4">
-        <v>4.74</v>
+        <v>3.51</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.73</v>
+        <v>7</v>
       </c>
       <c r="R18" s="4">
-        <v>99.96</v>
+        <v>199.45</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M19" s="4" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="P19" s="4">
-        <v>4.48</v>
+        <v>4.39</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>199.58</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="P20" s="4">
-        <v>3.95</v>
+        <v>4.74</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.95</v>
+        <v>9.45</v>
       </c>
       <c r="R20" s="4">
-        <v>99.9</v>
+        <v>199.55</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="P21" s="4">
-        <v>4.74</v>
+        <v>4.48</v>
       </c>
       <c r="Q21" s="4">
-        <v>4.73</v>
+        <v>4.45</v>
       </c>
       <c r="R21" s="4">
-        <v>99.78</v>
+        <v>99.42</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P22" s="4">
-        <v>4.39</v>
+        <v>4.79</v>
       </c>
       <c r="Q22" s="4">
-        <v>4.31</v>
+        <v>4.61</v>
       </c>
       <c r="R22" s="4">
-        <v>98.09</v>
+        <v>96.26</v>
       </c>
       <c r="S22" s="4">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="P23" s="4">
-        <v>3.51</v>
+        <v>4.61</v>
       </c>
       <c r="Q23" s="4">
-        <v>3.5</v>
+        <v>8.52</v>
       </c>
       <c r="R23" s="4">
-        <v>99.73</v>
+        <v>184.98</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="P24" s="4">
-        <v>4.4</v>
+        <v>37.12</v>
       </c>
       <c r="Q24" s="4">
-        <v>4.39</v>
+        <v>36.88</v>
       </c>
       <c r="R24" s="4">
-        <v>99.93</v>
+        <v>99.37</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>114</v>
+        <v>59</v>
       </c>
       <c r="P25" s="4">
-        <v>12.99</v>
+        <v>3.07</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>193.41</v>
       </c>
       <c r="S25" s="4">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M26" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>37.12</v>
+        <v>4.39</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>7.65</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>174.31</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J27" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>12.98</v>
+        <v>4.39</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>7.62</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>173.81</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>126</v>
+        <v>35</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>127</v>
+        <v>36</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>128</v>
+        <v>37</v>
       </c>
       <c r="P28" s="4">
-        <v>10.26</v>
+        <v>4.6</v>
       </c>
       <c r="Q28" s="4">
+        <v>9.05</v>
+      </c>
+      <c r="R28" s="4">
+        <v>196.67</v>
+      </c>
+      <c r="S28" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="I29" s="13" t="s">
+      <c r="M29" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="J29" s="13" t="s">
+      <c r="N29" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="K29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L29" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>2.4</v>
+        <v>12.99</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>7.25</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>55.82</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="13"/>
+      <c r="J30" s="13" t="s">
+        <v>127</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>30</v>
+        <v>131</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="P30" s="4">
-        <v>4.6</v>
+        <v>12.98</v>
       </c>
       <c r="Q30" s="4">
-        <v>4.53</v>
+        <v>12.97</v>
       </c>
       <c r="R30" s="4">
-        <v>98.33</v>
+        <v>99.92</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P31" s="4">
-        <v>4.39</v>
+        <v>2.4</v>
       </c>
       <c r="Q31" s="4">
-        <v>3.81</v>
+        <v>0.8</v>
       </c>
       <c r="R31" s="4">
-        <v>86.91</v>
+        <v>33.29</v>
       </c>
       <c r="S31" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
@@ -2839,117 +2839,117 @@
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P33" s="4">
-        <v>1.46</v>
+        <v>0.73</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P34" s="4">
-        <v>0.73</v>
+        <v>1.46</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
@@ -2997,54 +2997,54 @@
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="7" t="s">
         <v>158</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="11"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>
       <c r="O36" s="8">
         <v>213.57</v>
       </c>
       <c r="P36" s="8">
-        <v>71.86</v>
+        <v>231.8</v>
       </c>
       <c r="Q36" s="8">
-        <v>33.65</v>
+        <v>108.53</v>
       </c>
       <c r="R36" s="8"/>
       <c r="S36" s="8"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>