--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -857,54 +857,54 @@
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>92.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>24.95</v>
+        <v>65.31</v>
       </c>
       <c r="R5" s="4">
-        <v>26.98</v>
+        <v>70.64</v>
       </c>
       <c r="S5" s="4">
         <v>44</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -948,54 +948,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>123.2</v>
       </c>
       <c r="P7" s="8">
-        <v>24.95</v>
+        <v>65.31</v>
       </c>
       <c r="Q7" s="8">
-        <v>20.25</v>
+        <v>53.01</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>