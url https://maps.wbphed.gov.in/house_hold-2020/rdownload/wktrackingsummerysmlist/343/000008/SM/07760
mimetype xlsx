--- v2 (2026-05-24)
+++ v3 (2026-08-29)
@@ -89,96 +89,96 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection (FHTC) to the households for 16 (sixteen) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Gurudaspur W/S Scheme incl</t>
   </si>
   <si>
     <t>SM/07760</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households in Gurudaspur Water Supply Scheme, Block - Patharpratima South 24 Pgs. District under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. including Operation &amp; Maintenance of scheme for 1 (one) year.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000499/2020-2021</t>
+  </si>
+  <si>
+    <t>5125/AD</t>
+  </si>
+  <si>
+    <t>08/02/2021</t>
+  </si>
+  <si>
+    <t>08/02/2022</t>
+  </si>
+  <si>
+    <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of Design and DPR including estimate for retrofitting for Providing FHTC at Gurudaspur W/S Scheme &amp; it's adjacent areas, Block - Pathar Pratima under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte. [2340/AD, 21-22, T.No. 1603/AD, 21-22]</t>
   </si>
   <si>
     <t>VCH/002610/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-513</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Route Survey for Providing FHTC at Gurudaspur W/S Scheme &amp; it's adjacent areas, Block Pathar Pratima under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte. [W/O NO. 548/KSD, 03.09.21, T.NO. 1783/AD, 21-22]</t>
   </si>
   <si>
     <t>VCH/002611/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-514</t>
   </si>
   <si>
     <t>M/S R.DUTTA &amp; CO.</t>
-  </si>
-[...19 lines deleted...]
-    <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000772/2023-2024</t>
   </si>
   <si>
     <t>606/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -720,194 +720,194 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.67</v>
+        <v>92.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>65.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.64</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>4.26</v>
+        <v>2.67</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>92.45</v>
+        <v>4.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>65.31</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>70.64</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>