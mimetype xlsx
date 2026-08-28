--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 20 (twenty) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Dharmatala Water Supply</t>
   </si>
   <si>
     <t>SM/07640</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households in Dharmatala Water Supply Scheme, Block - Canning-I, South 24 Parganas District under Canning Sub-Division of Alipore Division, P.H.E. Dte. including Operation &amp; Maintenance of scheme for 1 (one) year.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000082/2020-2021</t>
+  </si>
+  <si>
+    <t>5305/AD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Laying pipe line Badhukulla and Naliakhali of Dharmatala Water Supply Scheme, Block - Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000588/2022-2023</t>
   </si>
   <si>
     <t>5864/AD</t>
   </si>
   <si>
     <t>18/10/2022</t>
   </si>
   <si>
     <t>02/11/2022</t>
   </si>
   <si>
     <t>SAB ENGINEERING WORKS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MMX150MMX 300 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR DHARMATALA W/S SCH (REPLACEMENT TW-IV), CANNING-I BLOCK UNDER SOUTH 24 PGS DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000315/2022-2023</t>
+  </si>
+  <si>
+    <t>54/CDD</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>08/05/2022</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying pipe line to connect the uncovered habitations at Mouza-Amtala Bhadri, Dakshin Kalikatala, Herobhanga and Basur Chak of Dharmatala Water Supply Scheme, Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001063/2021-2022</t>
+  </si>
+  <si>
+    <t>5298/AD</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>05/03/2022</t>
+  </si>
+  <si>
+    <t>SAHANA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 03 (three) Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Dharmatala W/S Scheme, Block - Canning-I under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001348/2022-2023</t>
   </si>
   <si>
     <t>10215/AD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>B.K. ENTERPRISE.</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...17 lines deleted...]
-    <t>C.M. ENTERPRISE</t>
+    <t>ADDITIONAL TRANSPORTATION OF WASHED GRAVELS, SEALING OF SALINE ZONE AND OTHERS FOR CONSTRUCTION OF TUBEWELL IN DHAMATALA W/S SCHEME(REPLACEMENT TW-IV), CANNING -I BLOCK UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000507/2022-2023</t>
+  </si>
+  <si>
+    <t>42/CMSD-II</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>26/02/2023</t>
   </si>
   <si>
     <t>Laying pipe line at Badhukulla of Dharmatala W/S Scheme, Block - Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000300/2023-2024</t>
   </si>
   <si>
     <t>187/CSD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>GOUTAM HALDAR (I)</t>
-  </si>
-[...55 lines deleted...]
-    <t>SAHANA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying rising main from tubewell no. 4 at Dharmatala W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001407/2023-2024</t>
   </si>
   <si>
     <t>1146/CSD</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -832,60 +832,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.27</v>
+        <v>257.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>227.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.34</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -893,356 +893,356 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>59.91</v>
+        <v>9.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.84</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>14.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.81</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>28.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>59.86</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.82</v>
+        <v>59.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>257.73</v>
+        <v>0.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>47.48</v>
+        <v>0.8</v>
       </c>
       <c r="R8" s="4">
-        <v>18.42</v>
+        <v>97.49</v>
       </c>
       <c r="S8" s="4">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>28.74</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1250,94 +1250,94 @@
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>1.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.04</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>373.89</v>
       </c>
       <c r="P11" s="8">
-        <v>47.48</v>
+        <v>270.69</v>
       </c>
       <c r="Q11" s="8">
-        <v>12.7</v>
+        <v>72.4</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>