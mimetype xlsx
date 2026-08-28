--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,191 +89,191 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection (FHTC) to the households for 09 (nine) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Taktipur Abad W/S Scheme incl</t>
   </si>
   <si>
     <t>SM/07635</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dakshin Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001870/2020-2021</t>
+  </si>
+  <si>
+    <t>1301/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
+  </si>
+  <si>
+    <t>M/S THREE STAR &amp; CON.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Madhya Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/001874/2020-2021</t>
+  </si>
+  <si>
+    <t>1303/KSD</t>
+  </si>
+  <si>
+    <t>M/S. MAA MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Purba Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/001907/2020-2021</t>
+  </si>
+  <si>
+    <t>1322/KSD</t>
+  </si>
+  <si>
+    <t>M/S. MA LAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Naskarchak for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/001919/2020-2021</t>
+  </si>
+  <si>
+    <t>1329/KSD</t>
+  </si>
+  <si>
+    <t>MOUMITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Purba Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/001927/2020-2021</t>
+  </si>
+  <si>
+    <t>1339/KSD</t>
+  </si>
+  <si>
+    <t>Laying UPVC Pipe Line for Providing House Connection to the Households of Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2020-2021</t>
+  </si>
+  <si>
+    <t>1342/KSD</t>
+  </si>
+  <si>
+    <t>10/03/2021</t>
+  </si>
+  <si>
+    <t>SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Madhya Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/001933/2020-2021</t>
+  </si>
+  <si>
+    <t>1346/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Narayanpur and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/001970/2020-2021</t>
+  </si>
+  <si>
+    <t>1335/KSD</t>
+  </si>
+  <si>
+    <t>M/S MAA BASANTI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Paschim Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-I)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001889/2020-2021</t>
   </si>
   <si>
     <t>1311/KSD</t>
   </si>
   <si>
-    <t>23/02/2021</t>
-[...19 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dakshin Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-II)</t>
   </si>
   <si>
     <t>ORD/001925/2020-2021</t>
   </si>
   <si>
     <t>1337/KSD</t>
   </si>
   <si>
     <t>SUFIA ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Purba Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-II)</t>
-[...25 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Paschim Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-II)</t>
   </si>
   <si>
     <t>ORD/001931/2020-2021</t>
   </si>
   <si>
     <t>1344/KSD</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Madhya Para and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-II)</t>
-[...10 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Narayanpur and Taktipur (Part) for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-II)</t>
   </si>
   <si>
     <t>ORD/001972/2020-2021</t>
   </si>
   <si>
     <t>1341/KSD</t>
   </si>
   <si>
-    <t>M/S MAA BASANTI ENTERPRISE</t>
-[...37 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Janarchak for Taktipur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/001921/2020-2021</t>
   </si>
   <si>
     <t>1331/KSD</t>
   </si>
   <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 29.09.2022 to 30.11.2022</t>
   </si>
   <si>
     <t>ORD/000776/2022-2023</t>
   </si>
   <si>
     <t>266/HQ-II/AD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>PRIYANKI SADHUKHAN</t>
@@ -311,72 +311,72 @@
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000824/2023-2024</t>
   </si>
   <si>
     <t>669/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Vehicle bill for month of June'22 to August'22</t>
+  </si>
+  <si>
+    <t>BILL/03275/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-1259</t>
+  </si>
+  <si>
+    <t>26/03/2024</t>
+  </si>
+  <si>
+    <t>RAJKUMAR MANNA</t>
+  </si>
+  <si>
     <t>Hire Charges Vehicle bill (June '22 to Oct'22)</t>
   </si>
   <si>
     <t>BILL/03273/2023-2024</t>
   </si>
   <si>
     <t>20/03/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -923,116 +923,116 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.38</v>
+        <v>4.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.66</v>
       </c>
       <c r="S3" s="4">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>4.39</v>
+        <v>4.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.12</v>
       </c>
       <c r="S4" s="4">
         <v>93</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1041,57 +1041,57 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>4.39</v>
+        <v>4.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.11</v>
       </c>
       <c r="S5" s="4">
         <v>93</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1103,585 +1103,585 @@
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>4.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.94</v>
       </c>
       <c r="S6" s="4">
         <v>93</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>3.07</v>
+        <v>4.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.34</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>4.38</v>
+        <v>3.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S8" s="4">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="P9" s="4">
         <v>4.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.69</v>
       </c>
       <c r="S9" s="4">
         <v>91</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
         <v>4.38</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.23</v>
       </c>
       <c r="S10" s="4">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>4.39</v>
+        <v>4.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>91.49</v>
       </c>
       <c r="S11" s="4">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>4.38</v>
+        <v>4.39</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>92.06</v>
       </c>
       <c r="S12" s="4">
         <v>93</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
         <v>4.38</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.74</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>85.39</v>
       </c>
       <c r="S13" s="4">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
         <v>4.38</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>91.75</v>
       </c>
       <c r="S14" s="4">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P15" s="4">
         <v>4.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>92.06</v>
       </c>
       <c r="S15" s="4">
         <v>93</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1693,54 +1693,54 @@
         <v>75</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P16" s="4">
         <v>0.8</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>85.57</v>
       </c>
       <c r="S16" s="4">
         <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1913,159 +1913,159 @@
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L20" s="4"/>
+      <c r="L20" s="4" t="s">
+        <v>101</v>
+      </c>
       <c r="M20" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P20" s="4">
-        <v>6.29</v>
+        <v>1.1</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="L21" s="4" t="s">
         <v>105</v>
       </c>
+      <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P21" s="4">
-        <v>1.1</v>
+        <v>6.29</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>129.96</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>51.84</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>39.89</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>