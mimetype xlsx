--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -182,366 +182,366 @@
   <si>
     <t>1009/CSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households at Sachea Khali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ VIII)</t>
   </si>
   <si>
     <t>ORD/001555/2020-2021</t>
   </si>
   <si>
     <t>1209/CSD</t>
   </si>
   <si>
     <t>HALDER &amp; CO.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households at Baria of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ IX)</t>
   </si>
   <si>
     <t>ORD/001544/2020-2021</t>
   </si>
   <si>
     <t>1203/CSD</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Baria of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ V)</t>
+  </si>
+  <si>
+    <t>ORD/001429/2020-2021</t>
+  </si>
+  <si>
+    <t>995/CSD</t>
+  </si>
+  <si>
+    <t>L.N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Baria of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ VI)</t>
+  </si>
+  <si>
+    <t>ORD/001430/2020-2021</t>
+  </si>
+  <si>
+    <t>996/CSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Bugulakhali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ VI)</t>
+  </si>
+  <si>
+    <t>ORD/001549/2020-2021</t>
+  </si>
+  <si>
+    <t>1204/CSD</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Purba Bayar Sing of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ V)</t>
+  </si>
+  <si>
+    <t>ORD/001550/2020-2021</t>
+  </si>
+  <si>
+    <t>1205/CSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Purba Bayar Sing of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ VI)</t>
+  </si>
+  <si>
+    <t>ORD/001551/2020-2021</t>
+  </si>
+  <si>
+    <t>1206/CSD</t>
+  </si>
+  <si>
+    <t>C.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Sachea Khali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ VI)</t>
+  </si>
+  <si>
+    <t>ORD/001552/2020-2021</t>
+  </si>
+  <si>
+    <t>1207/CSD</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Baria of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - III)</t>
+  </si>
+  <si>
+    <t>ORD/001441/2020-2021</t>
+  </si>
+  <si>
+    <t>966/CSD</t>
+  </si>
+  <si>
+    <t>07/11/2020</t>
+  </si>
+  <si>
+    <t>22/12/2020</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Baria of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - IV)</t>
+  </si>
+  <si>
+    <t>ORD/001444/2020-2021</t>
+  </si>
+  <si>
+    <t>1007/CSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Bugulakhali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ IV)</t>
+  </si>
+  <si>
+    <t>ORD/001445/2020-2021</t>
+  </si>
+  <si>
+    <t>998/CSD</t>
+  </si>
+  <si>
+    <t>M/S M.G.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Bugulakhali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ V)</t>
+  </si>
+  <si>
+    <t>ORD/001446/2020-2021</t>
+  </si>
+  <si>
+    <t>999/CSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Bugulakhali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - II)</t>
+  </si>
+  <si>
+    <t>ORD/001447/2020-2021</t>
+  </si>
+  <si>
+    <t>1008/CSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Purba Bayar Sing of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ IV)</t>
+  </si>
+  <si>
+    <t>ORD/001448/2020-2021</t>
+  </si>
+  <si>
+    <t>1000/CSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Purba Bayar Sing of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - III)</t>
+  </si>
+  <si>
+    <t>ORD/001450/2020-2021</t>
+  </si>
+  <si>
+    <t>1010/CSD</t>
+  </si>
+  <si>
+    <t>SURYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Sachea Khali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ IV)</t>
+  </si>
+  <si>
+    <t>ORD/001452/2020-2021</t>
+  </si>
+  <si>
+    <t>1001/CSD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households at Sachea Khali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase ¿ V)</t>
   </si>
   <si>
     <t>ORD/001453/2020-2021</t>
   </si>
   <si>
     <t>1002/CSD</t>
   </si>
   <si>
-    <t>C.S. CONSTRUCTION</t>
-[...98 lines deleted...]
-    <t>1001/CSD</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Sachea Khali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - III)</t>
+  </si>
+  <si>
+    <t>ORD/001458/2020-2021</t>
+  </si>
+  <si>
+    <t>1012/CSD</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Baria of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - I)</t>
+  </si>
+  <si>
+    <t>ORD/000631/2020-2021</t>
+  </si>
+  <si>
+    <t>845/CSD</t>
+  </si>
+  <si>
+    <t>12/10/2020</t>
+  </si>
+  <si>
+    <t>26/11/2020</t>
+  </si>
+  <si>
+    <t>PRASANTA MONDAL</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households at Baria of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - II)</t>
   </si>
   <si>
     <t>ORD/001440/2020-2021</t>
   </si>
   <si>
     <t>965/CSD</t>
   </si>
   <si>
     <t>M/S R.K.ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households at Baria of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - IV)</t>
-[...56 lines deleted...]
-    <t>JAGANNATH ENTERPRISE</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Purba Bayar Sing of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - II)</t>
+  </si>
+  <si>
+    <t>ORD/000608/2020-2021</t>
+  </si>
+  <si>
+    <t>848/CSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Purba Bayar Sing of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - I)</t>
+  </si>
+  <si>
+    <t>ORD/000650/2020-2021</t>
+  </si>
+  <si>
+    <t>847/CSD</t>
+  </si>
+  <si>
+    <t>KAMALA ENTERPRISE (I)</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Bugulakhali of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - I)</t>
+  </si>
+  <si>
+    <t>ORD/000607/2020-2021</t>
+  </si>
+  <si>
+    <t>846/CSD</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 09 (nine) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Chunakhali Water Supply Scheme (Zone-I) including one year Operation &amp; Maintenance of scheme, Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000848/2021-2022</t>
   </si>
   <si>
     <t>3198/AD</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>UNITED BUILDERS</t>
   </si>
   <si>
+    <t>Relaying damaged pipeline for FHTC at Chunakhali W/S Scheme Chunakhali Primary School to H/O Shyamal Das and H/O Prasanta Das to Chowmatha at Buglakhali Mouza, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001633/2020-2021</t>
+  </si>
+  <si>
+    <t>1349/CSD</t>
+  </si>
+  <si>
+    <t>06/01/2021</t>
+  </si>
+  <si>
+    <t>05/02/2021</t>
+  </si>
+  <si>
+    <t>Repairing damaged pipeline for FHTC at Chunakhali W/S Scheme at Buglakhali Mouza, Purba Bayar Sing Mouza, Sachiakhali Mouza and Baria Mouza, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001637/2020-2021</t>
+  </si>
+  <si>
+    <t>1350/CSD</t>
+  </si>
+  <si>
+    <t>Relaying damaged pipeline for FHTC at Chunakhali W/S Scheme at Laskarpara to PWD Road and H/O Ganesh Sardar to H/O Dinanath Sardar of Purba Bayar Sing Mouza and Sachiakhali Mouza, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001632/2020-2021</t>
+  </si>
+  <si>
+    <t>1348/CSD</t>
+  </si>
+  <si>
+    <t>Relaying and repairing of damaged pipeline for FHTC at Chunakhali W/S Scheme at Khanka Sarif More to Sachiakhali FP School of Sachiakhali Mouza, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001619/2020-2021</t>
+  </si>
+  <si>
+    <t>1345/CSD</t>
+  </si>
+  <si>
+    <t>04/01/2021</t>
+  </si>
+  <si>
+    <t>03/02/2021</t>
+  </si>
+  <si>
     <t>Sinking of 250mm x 150mm dia. 350 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. -4 of Chunakhali Water Supply Scheme (Zone-II), Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, 4 CSD</t>
   </si>
   <si>
     <t>ORD/000475/2022-2023</t>
   </si>
   <si>
     <t>5526/AD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING CO.</t>
-  </si>
-[...94 lines deleted...]
-    <t>KAMALA ENTERPRISE (I)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1501,1627 +1501,1627 @@
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>4.79</v>
+        <v>4.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.79</v>
+        <v>9.17</v>
       </c>
       <c r="R10" s="4">
-        <v>99.91</v>
+        <v>199.28</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
         <v>4.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.62</v>
+        <v>9.24</v>
       </c>
       <c r="R11" s="4">
-        <v>99.58</v>
+        <v>199.17</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>4.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.76</v>
+        <v>9.52</v>
       </c>
       <c r="R12" s="4">
-        <v>99.49</v>
+        <v>198.97</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P13" s="4">
         <v>4.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.76</v>
+        <v>9.53</v>
       </c>
       <c r="R13" s="4">
-        <v>99.62</v>
+        <v>199.24</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.7</v>
+        <v>4.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.68</v>
+        <v>9.47</v>
       </c>
       <c r="R14" s="4">
-        <v>99.62</v>
+        <v>199.62</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>4.72</v>
+        <v>4.73</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.71</v>
+        <v>9.42</v>
       </c>
       <c r="R15" s="4">
-        <v>99.74</v>
+        <v>199.15</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="P16" s="4">
-        <v>4.79</v>
+        <v>4.7</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.78</v>
+        <v>9.36</v>
       </c>
       <c r="R16" s="4">
-        <v>99.77</v>
+        <v>199.23</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="P17" s="4">
-        <v>4.73</v>
+        <v>4.67</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.71</v>
+        <v>9.31</v>
       </c>
       <c r="R17" s="4">
-        <v>99.58</v>
+        <v>199.39</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="P18" s="4">
-        <v>4.6</v>
+        <v>4.72</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.59</v>
+        <v>9.42</v>
       </c>
       <c r="R18" s="4">
-        <v>99.64</v>
+        <v>199.47</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="P19" s="4">
-        <v>4.72</v>
+        <v>4.79</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.71</v>
+        <v>9.56</v>
       </c>
       <c r="R19" s="4">
-        <v>99.76</v>
+        <v>199.53</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
       <c r="P20" s="4">
-        <v>4.62</v>
+        <v>4.63</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.6</v>
+        <v>9.24</v>
       </c>
       <c r="R20" s="4">
-        <v>99.58</v>
+        <v>199.51</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="P21" s="4">
-        <v>4.67</v>
+        <v>4.75</v>
       </c>
       <c r="Q21" s="4">
-        <v>4.65</v>
+        <v>9.47</v>
       </c>
       <c r="R21" s="4">
-        <v>99.7</v>
+        <v>199.54</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
       <c r="P22" s="4">
-        <v>4.63</v>
+        <v>4.74</v>
       </c>
       <c r="Q22" s="4">
-        <v>4.62</v>
+        <v>8.81</v>
       </c>
       <c r="R22" s="4">
-        <v>99.75</v>
+        <v>185.86</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="P23" s="4">
-        <v>4.75</v>
+        <v>4.72</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.74</v>
+        <v>9.42</v>
       </c>
       <c r="R23" s="4">
-        <v>99.77</v>
+        <v>199.51</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="P24" s="4">
-        <v>4.74</v>
+        <v>4.79</v>
       </c>
       <c r="Q24" s="4">
-        <v>4.41</v>
+        <v>9.58</v>
       </c>
       <c r="R24" s="4">
-        <v>92.93</v>
+        <v>199.82</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>4.75</v>
+        <v>4.77</v>
       </c>
       <c r="Q25" s="4">
         <v>4.74</v>
       </c>
       <c r="R25" s="4">
-        <v>99.81</v>
+        <v>99.39</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P26" s="4">
-        <v>4.77</v>
+        <v>4.74</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P27" s="4">
-        <v>99.47</v>
+        <v>4.62</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>9.21</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>199.17</v>
       </c>
       <c r="S27" s="4">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J28" s="13" t="s">
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="K28" s="4" t="s">
+      <c r="L28" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M28" s="4" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="P28" s="4">
-        <v>18.32</v>
+        <v>4.74</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>9.45</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>199.54</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="P29" s="4">
-        <v>4.74</v>
+        <v>4.72</v>
       </c>
       <c r="Q29" s="4">
+        <v>9.42</v>
+      </c>
+      <c r="R29" s="4">
+        <v>199.49</v>
+      </c>
+      <c r="S29" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="P30" s="4">
         <v>4.73</v>
       </c>
       <c r="Q30" s="4">
+        <v>9.46</v>
+      </c>
+      <c r="R30" s="4">
+        <v>199.74</v>
+      </c>
+      <c r="S30" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="P31" s="4">
-        <v>4.82</v>
+        <v>99.47</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>7.65</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>7.69</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="P32" s="4">
-        <v>4.68</v>
+        <v>4.73</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>96.94</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P33" s="4">
         <v>4.74</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>97.99</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="P34" s="4">
-        <v>4.73</v>
+        <v>4.68</v>
       </c>
       <c r="Q34" s="4">
-        <v>4.73</v>
+        <v>4.66</v>
       </c>
       <c r="R34" s="4">
-        <v>99.87</v>
+        <v>99.66</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="P35" s="4">
-        <v>4.74</v>
+        <v>4.82</v>
       </c>
       <c r="Q35" s="4">
-        <v>4.72</v>
+        <v>4.78</v>
       </c>
       <c r="R35" s="4">
-        <v>99.77</v>
+        <v>99.24</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L36" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K36" s="4" t="s">
+      <c r="M36" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="N36" s="4" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P36" s="4">
-        <v>4.72</v>
+        <v>18.32</v>
       </c>
       <c r="Q36" s="4">
-        <v>4.71</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>99.75</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>162</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="11"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8">
         <v>268.88</v>
       </c>
       <c r="P37" s="8">
-        <v>89.04</v>
+        <v>213.86</v>
       </c>
       <c r="Q37" s="8">
-        <v>33.11</v>
+        <v>79.54</v>
       </c>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>