--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,71 @@
     <t>SM/07594</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to all the households in Singheswar Water Supply Scheme Block - Canning - II, South 24 Parganas District under Canning Sub Division of Alipore Division, P.H.E. Dte. including Operation &amp; Maintenance of Scheme for 01 (one) year</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>ORD/001381/2020-2021</t>
   </si>
   <si>
     <t>5371/AD</t>
   </si>
   <si>
     <t>19/02/2021</t>
   </si>
   <si>
     <t>19/02/2022</t>
   </si>
   <si>
     <t>M/S. SARADA UDYOG</t>
+  </si>
+  <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (410 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Singheswar Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD</t>
+  </si>
+  <si>
+    <t>ORD/002312/2023-2024</t>
+  </si>
+  <si>
+    <t>1065/AD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>RAKTIM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -701,101 +722,162 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>68.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>107.85</v>
+        <v>42.99</v>
       </c>
       <c r="R3" s="4">
-        <v>158.16</v>
+        <v>63.04</v>
       </c>
       <c r="S3" s="4">
         <v>96</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>35.55</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>93</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>103.74</v>
+      </c>
+      <c r="P5" s="8">
+        <v>42.99</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>41.44</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>