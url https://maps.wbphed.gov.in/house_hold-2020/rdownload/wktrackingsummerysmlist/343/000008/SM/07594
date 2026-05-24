--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -722,54 +722,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>68.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>42.99</v>
+        <v>107.85</v>
       </c>
       <c r="R3" s="4">
-        <v>63.04</v>
+        <v>158.16</v>
       </c>
       <c r="S3" s="4">
         <v>96</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -817,54 +817,54 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>103.74</v>
       </c>
       <c r="P5" s="8">
-        <v>42.99</v>
+        <v>107.85</v>
       </c>
       <c r="Q5" s="8">
-        <v>41.44</v>
+        <v>103.96</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>