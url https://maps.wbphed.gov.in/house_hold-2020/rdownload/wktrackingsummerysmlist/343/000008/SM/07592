--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,84 +89,84 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 06 (six) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Srinagar Water Supply Sche</t>
   </si>
   <si>
     <t>SM/07592</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households in Srinagar Water Supply Scheme, Block - Canning-II, South 24 Parganas District under Canning Sub-Division of Alipore Division, P.H.E. Dte. including Operation &amp; Maintenance of scheme for 1 (one) year</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/000085/2020-2021</t>
+  </si>
+  <si>
+    <t>5308/AD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>NATURAL RESOURCES CONSORTIUM</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households at Srinagar Water Supply Scheme (Habitation- Sardarpara), Block - Canning-II, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - II)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000090/2022-2023</t>
   </si>
   <si>
     <t>294/CSD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>29/06/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>18/02/2022</t>
   </si>
   <si>
     <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (500 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Srinagar Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, 2 CSD</t>
   </si>
   <si>
     <t>ORD/001999/2022-2023</t>
   </si>
   <si>
     <t>12813/AD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>SAHANA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -734,119 +734,119 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.84</v>
+        <v>89.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>117.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>131.13</v>
       </c>
       <c r="S3" s="4">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>89.65</v>
+        <v>4.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>29.55</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>32.96</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -857,88 +857,88 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>52.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>8.59</v>
       </c>
       <c r="S5" s="4">
         <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>147.3</v>
       </c>
       <c r="P6" s="8">
-        <v>29.55</v>
+        <v>122.09</v>
       </c>
       <c r="Q6" s="8">
-        <v>20.06</v>
+        <v>82.89</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>