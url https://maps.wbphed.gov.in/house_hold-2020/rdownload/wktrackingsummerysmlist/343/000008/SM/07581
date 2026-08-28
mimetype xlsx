--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,171 +89,171 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection (FHTC) to the households for 8 (eight) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Dhaspara W/S Scheme including</t>
   </si>
   <si>
     <t>SM/07581</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Relaying UPVC Pipe Line for Retrofitting of FHTC from Node Point 256 to 257 (Part), 253 to 264, 264 to 265, 265 to 267, 211 to 223, 221 to 222, 41 to 42 (Part) &amp; 42 to 43 (Part) of Dhaspara W/S Scheme under Kakdwip Sub -Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000436/2020-2021</t>
+  </si>
+  <si>
+    <t>822/KSD</t>
+  </si>
+  <si>
+    <t>16/10/2020</t>
+  </si>
+  <si>
+    <t>30/11/2020</t>
+  </si>
+  <si>
+    <t>G.M. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Panchayet Bazar Para (Part) of Dhaspara W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000417/2020-2021</t>
   </si>
   <si>
     <t>794/KSD</t>
   </si>
   <si>
     <t>15/10/2020</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>M/S BHUNIA ENTERPRISE</t>
   </si>
   <si>
-    <t>Relaying UPVC Pipe Line for Retrofitting of FHTC from Node Point 256 to 257 (Part), 253 to 264, 264 to 265, 265 to 267, 211 to 223, 221 to 222, 41 to 42 (Part) &amp; 42 to 43 (Part) of Dhaspara W/S Scheme under Kakdwip Sub -Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Das Para, Muntan Para (Part) of Dhaspara W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000433/2020-2021</t>
   </si>
   <si>
     <t>819/KSD</t>
   </si>
   <si>
     <t>SUMAN INDUSTRIES PVT. LTD.</t>
   </si>
   <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Master Para (Part) &amp; Mali Para of Dhaspara W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2020-2021</t>
+  </si>
+  <si>
+    <t>774/KSD</t>
+  </si>
+  <si>
+    <t>14/10/2020</t>
+  </si>
+  <si>
+    <t>28/11/2020</t>
+  </si>
+  <si>
+    <t>M/S. SIKHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Dhaspara (Part) of Dhaspara W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000405/2020-2021</t>
   </si>
   <si>
     <t>776/KSD</t>
   </si>
   <si>
-    <t>14/10/2020</t>
-[...4 lines deleted...]
-  <si>
     <t>AVIJIT MAITY</t>
   </si>
   <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Paschim Para (Part) of Dhaspara W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000536/2020-2021</t>
+  </si>
+  <si>
+    <t>793/KSD</t>
+  </si>
+  <si>
+    <t>SAB ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Mahendraganj (Part) &amp; Ghol Para of Dhaspara W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2020-2021</t>
+  </si>
+  <si>
+    <t>775/KSD</t>
+  </si>
+  <si>
+    <t>M/S. BABA KAPIL MUNI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Purba Para (Part) of Dhaspara W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000466/2020-2021</t>
   </si>
   <si>
     <t>1044/KSD</t>
   </si>
   <si>
     <t>19/12/2020</t>
   </si>
   <si>
     <t>08/01/2021</t>
   </si>
   <si>
     <t>M/S. JOYGURU ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S. BABA KAPIL MUNI ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000703/2023-2024</t>
   </si>
   <si>
     <t>473/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -815,175 +815,175 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.06</v>
+        <v>4.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.78</v>
+        <v>4.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.09</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>4.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62.04</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -992,293 +992,293 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>2.97</v>
+        <v>4.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.53</v>
+        <v>9.35</v>
       </c>
       <c r="R6" s="4">
-        <v>85.3</v>
+        <v>196.08</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.52</v>
+        <v>2.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.45</v>
+        <v>5.07</v>
       </c>
       <c r="R7" s="4">
-        <v>98.05</v>
+        <v>170.59</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.77</v>
+        <v>3.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.68</v>
+        <v>3.71</v>
       </c>
       <c r="R8" s="4">
-        <v>98.04</v>
+        <v>97.04</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.83</v>
+        <v>4.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.38</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>197.67</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>4.74</v>
+        <v>3.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.69</v>
+        <v>6.91</v>
       </c>
       <c r="R10" s="4">
-        <v>98.83</v>
+        <v>196.11</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1322,54 +1322,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>45.81</v>
       </c>
       <c r="P12" s="8">
-        <v>15.35</v>
+        <v>45.88</v>
       </c>
       <c r="Q12" s="8">
-        <v>33.51</v>
+        <v>100.15</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>