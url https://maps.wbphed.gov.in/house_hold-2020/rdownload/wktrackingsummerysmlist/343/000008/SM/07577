--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -818,54 +818,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.02</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -877,54 +877,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>4.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.94</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -936,54 +936,54 @@
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>4.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.11</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -995,54 +995,54 @@
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>4.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.32</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1054,54 +1054,54 @@
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.79</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1113,54 +1113,54 @@
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>53.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>32.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>60.66</v>
       </c>
       <c r="S8" s="4">
         <v>96</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1265,54 +1265,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>90.44</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>52.98</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>58.58</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>