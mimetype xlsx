--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,150 +89,150 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System of Zone-XIII, Mathurapur-II Block for Providing Functional Household Tap Connection (FHTC) to all the households in connection with Jal Jeevan Mission (JJM) &amp; Jal Swapna under Mega Surface Water Based Water Supply Schem</t>
   </si>
   <si>
     <t>SM/07577</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to households of Mouza - Jogendra Nagar at Habitation - Jogendra Nagara (Part-A) in Ghatbakultala Water Supply Scheme, Block - Mathurapur-I, South 24 Pgs. District under Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Raidighi sub division</t>
+  </si>
+  <si>
+    <t>ORD/001229/2020-2021</t>
+  </si>
+  <si>
+    <t>564/RSD</t>
+  </si>
+  <si>
+    <t>30/12/2020</t>
+  </si>
+  <si>
+    <t>28/02/2021</t>
+  </si>
+  <si>
+    <t>SANKAR HALDER</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households in Chaplarkhop Water Supply Scheme, Block - Mathurapur-II, South 24 Pgs. District under Raidighi Sub-Division of Alipore Division, P.H.E. Dte. including Operation &amp; Maintenance of scheme for 1 (one) year.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2020-2021</t>
+  </si>
+  <si>
+    <t>5127/AD</t>
+  </si>
+  <si>
+    <t>08/02/2021</t>
+  </si>
+  <si>
+    <t>08/02/2022</t>
+  </si>
+  <si>
+    <t>M/S. DAS BUILDERS</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to households of Mouza - Jogendra Nagar at Habitation - Jogendra Nagara (Part-B) in Ghatbakultala Water Supply Scheme, Block - Mathurapur-I, South 24 Pgs. District under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002364/2020-2021</t>
+  </si>
+  <si>
+    <t>736/RSD</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>13/04/2021</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households of Mouza-Ghatbakultala at Habitation-Ghatbakultala (Part-D) in Ghatbakultala piped water supply scheme , District South 24 Parganas, Block - Mathurapur-I under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000558/2021-2022</t>
+  </si>
+  <si>
+    <t>492/RSD</t>
+  </si>
+  <si>
+    <t>04/10/2021</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>M/S R.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Remodeling of pipeline at (Node point - 21-23,23-25,25-26,26-28,28-156,156-158,26-27,28-29,156-157,158-159,30-31,160-161,162-163,63-64) of Chaplarkhop W/S Scheme under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001035/2021-2022</t>
+  </si>
+  <si>
+    <t>539/RSD</t>
+  </si>
+  <si>
+    <t>30/11/2021</t>
+  </si>
+  <si>
+    <t>29/01/2022</t>
+  </si>
+  <si>
+    <t>SWASTIK ENTERPRISE (NEW)</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to households of Mouza - Ghatbakultala at Habitation - Ghat Bakul Tala (Part-C) in Ghatbakultala Water Supply Scheme, Block - Mathurapur-I, South 24 Pgs. District under Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Raidighi sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002363/2020-2021</t>
   </si>
   <si>
     <t>735/RSD</t>
-  </si>
-[...88 lines deleted...]
-    <t>M/S. DAS BUILDERS</t>
   </si>
   <si>
     <t>Inter connection between OHR and Distrubtion system with supply of Specials, Laying HDPE pipe, Restoration at Zone - XIII water supply scheme of Mathurapur - II Block (Chaplarkhop PWSS) in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2, Raidghi Sub Division</t>
   </si>
   <si>
     <t>ORD/002230/2023-2024</t>
   </si>
   <si>
     <t>922/AD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>SUKUMAR HALDAR</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
@@ -818,352 +818,352 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>4</v>
+        <v>4.59</v>
       </c>
       <c r="R3" s="4">
-        <v>83.02</v>
+        <v>95.11</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.82</v>
+        <v>53.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.05</v>
+        <v>32.28</v>
       </c>
       <c r="R4" s="4">
-        <v>83.94</v>
+        <v>60.66</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.59</v>
+        <v>4.05</v>
       </c>
       <c r="R5" s="4">
-        <v>95.11</v>
+        <v>83.94</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.8</v>
       </c>
       <c r="Q6" s="4">
         <v>3.42</v>
       </c>
       <c r="R6" s="4">
         <v>71.32</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>4.8</v>
       </c>
       <c r="Q7" s="4">
         <v>4.64</v>
       </c>
       <c r="R7" s="4">
         <v>96.79</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>53.21</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>32.28</v>
+        <v>4</v>
       </c>
       <c r="R8" s="4">
-        <v>60.66</v>
+        <v>83.02</v>
       </c>
       <c r="S8" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>