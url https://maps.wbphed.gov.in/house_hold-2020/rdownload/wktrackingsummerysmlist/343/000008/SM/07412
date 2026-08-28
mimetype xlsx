--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection (FHTC) to the households for 18 (eighteen) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Budhakhali (Zone-I) W/S S</t>
   </si>
   <si>
     <t>SM/07412</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Relaying of damaged distribution System by new for Providing Functional Household Tap Connection (FHTC) to the remaining households in connection with Jal Swapna for Budhakhali (Zone-I) W/S Scheme Block - Namkhana under Kakdwip Sub Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000109/2021-2022</t>
+  </si>
+  <si>
+    <t>1193/AD</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>05/09/2021</t>
+  </si>
+  <si>
+    <t>ADITYA HAZRA</t>
+  </si>
+  <si>
     <t>Relaying and repairing of pipe line for FHTC work of Budhkhali, Madhukhali, Golabari Mouza at Budhkhali Water Supply Scheme, Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000029/2022-2023</t>
   </si>
   <si>
     <t>515/AD</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>MS SINHA ROY &amp; CO</t>
-  </si>
-[...16 lines deleted...]
-    <t>ADITYA HAZRA</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Budhakhali Zone-I (Part - I &amp; II) Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-I) (Part-C)</t>
   </si>
   <si>
     <t>Juniour Engineer_4, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001098/2022-2023</t>
   </si>
   <si>
     <t>8433/AD</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>M/S. UMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -737,119 +737,119 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>38.8</v>
+        <v>75.75</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>75.75</v>
+        <v>38.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>38.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S4" s="4">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -860,88 +860,88 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>88.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>33.94</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>202.96</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>68.8</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>33.9</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>