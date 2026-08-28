--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection (FHTC) to the households for 11 (eleven) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Nagendraganj W/S Scheme inc</t>
   </si>
   <si>
     <t>SM/07409</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Chokirdar Para &amp; Bar Para of Nagendraganj W/S Scheme, Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000416/2020-2021</t>
+  </si>
+  <si>
+    <t>792/KSD</t>
+  </si>
+  <si>
+    <t>15/10/2020</t>
+  </si>
+  <si>
+    <t>29/11/2020</t>
+  </si>
+  <si>
+    <t>M/S. BRINDABAN DAS &amp; SONS</t>
+  </si>
+  <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Nagendraganj (Part) &amp; Gobindapur (Part) of Nagendraganj W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000415/2020-2021</t>
+  </si>
+  <si>
+    <t>791/KSD</t>
+  </si>
+  <si>
+    <t>JOY ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Relaying UPVC Pipe Line for Retrofitting of FHTC from Node Point 11 to 104, 20 to 21, 21 to 23 &amp; 20 to 42 of Nagendraganj W/S Scheme under Kakdwip Sub -Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000470/2020-2021</t>
+  </si>
+  <si>
+    <t>1048/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2020</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>M/S. JOYGURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Relaying UPVC Pipe Line for Retrofitting of FHTC from Node Point 256 to 258, 258 to 259, 259 to 260 260 to 261, 261 to 262, 262 to 263 &amp; 263 to 264 of Nagendraganj W/S Scheme under Kakdwip Sub -Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000432/2020-2021</t>
+  </si>
+  <si>
+    <t>818/KSD</t>
+  </si>
+  <si>
+    <t>16/10/2020</t>
+  </si>
+  <si>
+    <t>30/11/2020</t>
+  </si>
+  <si>
+    <t>SUDIP PRADHAN</t>
+  </si>
+  <si>
+    <t>Relaying UPVC Pipe Line for Retrofitting of FHTC from Node Point 245 to 246, 245 to 250, 254 to 255 &amp; 255 to 256 of Nagendraganj W/S Scheme under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000431/2020-2021</t>
+  </si>
+  <si>
+    <t>817/KSD</t>
+  </si>
+  <si>
+    <t>M/S MODINA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Nagendraganj (part), Debimathurapur (part) and Barui Para of Nagendraganj W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2020-2021</t>
+  </si>
+  <si>
+    <t>772/KSD</t>
+  </si>
+  <si>
+    <t>14/10/2020</t>
+  </si>
+  <si>
+    <t>28/11/2020</t>
+  </si>
+  <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Nagendraganj(part), Jana Para, Khan Para and Gobindapur(Part) of Nagendraganj W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2020-2021</t>
+  </si>
+  <si>
+    <t>773/KSD</t>
+  </si>
+  <si>
+    <t>KHOKAN MONDAL</t>
+  </si>
+  <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Nagendraganj Majhi para, Mondal para of Nagendraganj W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000398/2020-2021</t>
+  </si>
+  <si>
+    <t>771/KSD</t>
+  </si>
+  <si>
+    <t>BHUNIA BUILDERS</t>
+  </si>
+  <si>
+    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Nagendraganj Patra Para &amp; Debimathurapur (Part) of Nagendraganj W/S Scheme (Phase-I), Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000414/2020-2021</t>
+  </si>
+  <si>
+    <t>790/KSD</t>
+  </si>
+  <si>
+    <t>M/S KALIPADA JANA</t>
+  </si>
+  <si>
     <t>Preparation of DPR including estimate for Providing FHTC at Nagendraganj W/S Scheme (Phase-A), Dhaspara W/S Scheme (Phase-A), Shibpur W/S Scheme (Phase-A) &amp; Bishnupur W/S Scheme (Phase-A) W/S Scheme &amp; it's adjacent areas, Block - Sagar under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte. [W/O No. 518/KSD, 24.08.21, T.No. 1792/AD, 21-22]</t>
   </si>
   <si>
     <t>VCH/002607/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-510</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
-    <t>Restoration of Functional Household Tap Connection (FHTC) to the households of Habitation: Chokirdar Para &amp; Bar Para of Nagendraganj W/S Scheme, Block -Sagar under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...79 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000332/2023-2024</t>
   </si>
   <si>
     <t>3147/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>KHOKAN MONDAL</t>
   </si>
   <si>
     <t>RTOR000701/2023-2024</t>
   </si>
   <si>
     <t>471/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,754 +828,754 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.7</v>
+        <v>3.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.7</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.34</v>
+        <v>3.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.07</v>
       </c>
       <c r="S4" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.07</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.59</v>
+        <v>3.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.42</v>
+        <v>4.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>3.74</v>
+        <v>4.79</v>
       </c>
       <c r="Q8" s="4">
+        <v>9.54</v>
+      </c>
+      <c r="R8" s="4">
+        <v>198.97</v>
+      </c>
+      <c r="S8" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.3</v>
+        <v>4.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>198.58</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.18</v>
+        <v>2.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.95</v>
+        <v>2.84</v>
       </c>
       <c r="R10" s="4">
-        <v>92.77</v>
+        <v>97.34</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.92</v>
+        <v>3.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>185.54</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.79</v>
+        <v>4.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.48</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>4.78</v>
+        <v>0.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.74</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.29</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>5.71</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>45.92</v>
       </c>
       <c r="P15" s="8">
-        <v>12.46</v>
+        <v>41.67</v>
       </c>
       <c r="Q15" s="8">
-        <v>27.14</v>
+        <v>90.74</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>