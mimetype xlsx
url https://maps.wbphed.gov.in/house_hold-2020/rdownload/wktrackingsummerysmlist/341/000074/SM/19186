--- v0 (2026-04-03)
+++ v1 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -788,279 +788,348 @@
   <si>
     <t>MR SAP ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no. Inspection vehicle no-1 (BS-III/IV) (Commercial) car under the disposal of the Assistant Engineer for Surface Based Water Supply Scheme for "Shyampur", PHE Dte. Government of West Bengal (for the period from 13.10.2024 to 12.10.2025).</t>
   </si>
   <si>
     <t>ORD/000258/2024-2025</t>
   </si>
   <si>
     <t>4444/HD</t>
   </si>
   <si>
     <t>M/S ANIMESH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of counterfort retaining wall at backend &amp; left side of Substation building at Kajiakhali under Uluberia-I block of surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000173/2024-2025</t>
   </si>
   <si>
     <t>4364/HD</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>25/09/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall at Nakol H/W site of Shyampur-II block under Surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>4462/HD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall and land development at Khalore H/W site (OHR 40A) under Bagnan-I block of Surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000643/2024-2025</t>
   </si>
   <si>
     <t>1248/HD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>04/07/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall at Kamardaha (Zone No. 37) of Bagnan-II block of surface-based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
-    <t>AE/Ulu</t>
+    <t>AE/RWS,AE/Ulu</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>1880/HD</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>S.S CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Hallyan (Zone -29) at Bagnan¿II Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000087/2025-2026</t>
   </si>
   <si>
     <t>2801/HD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
-    <t>Proposed Surface Based Water Supply Scheme for Part of Malancha Beria, Rauta, Harinarayanpur and Kaijuri of Uluberia I Block under "Surface Based Water Supply Scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block" [No. of FHTC=1723] (SM/19186)</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Ramchandrapur (Zone-40) at Bagnan¿I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000088/2025-2026</t>
   </si>
   <si>
     <t>2802/HD</t>
   </si>
   <si>
-    <t>14/12/2025</t>
-[...11 lines deleted...]
-    <t>994/HD</t>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Kulgachia (Zone -5) at Uluberia¿I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>2575/HD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>S S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, land development and other allied works at Amritashal (Zone No. 09) (J.L No. 38) of Uluberia I block of surface-based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000551/2024-2025</t>
+  </si>
+  <si>
+    <t>1073/HD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>SK. MOMTAJUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Extension of boundary wall and land development at Mugkalyan H/W site (OHR 32 &amp; 32A) under Bagnan-II block of Surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000459/2024-2025</t>
+  </si>
+  <si>
+    <t>991/HD</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
-    <t>21/12/2025</t>
-[...11 lines deleted...]
-    <t>02/06/2025</t>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Barunda H/W site (Zone 38) of Bagnan-II block of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2025-2026</t>
+  </si>
+  <si>
+    <t>2663/HD</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Shyampur-I &amp; II Block)</t>
+  </si>
+  <si>
+    <t>ORD/000221/2025-2026</t>
+  </si>
+  <si>
+    <t>4119/HD</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Uluberia-I Block) (PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000224/2025-2026</t>
+  </si>
+  <si>
+    <t>4122/HD</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Interconnection between Tubewell &amp; Distribution Pipeline of Kalinagar PWSS at Alipukur &amp; Fencing at the front side of entry of surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000101/2024-2025</t>
+  </si>
+  <si>
+    <t>3542/HD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, land development &amp; other alied work for Kalinagar PWSS at Alipukur of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2024-2025</t>
+  </si>
+  <si>
+    <t>4876/HD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of Chakkamala Samsan Chulli beside Chakkamala OHR Site (Zone No.-35) of Bagnan-II block of surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2024-2025</t>
+  </si>
+  <si>
+    <t>3718/HD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balance work of boundary wall at Manikpur H/W site (OHR 5A) of Uluberia-I Block under Surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000336/2024-2025</t>
+  </si>
+  <si>
+    <t>4917/HD</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>Plastering, Painting, Supplying, Fitting &amp; fixing of iron post &amp; Barbid wire at the Right Side Wall (Chainage 0 mtr to 36 mtr) of Substation Building at kajiakhali of Uluberia-I block of surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2024-2025</t>
+  </si>
+  <si>
+    <t>3363/HD</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Barberia (Zone -8) at Uluberia¿I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2025-2026</t>
+  </si>
+  <si>
+    <t>2576/HD</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
-    <t>S S CONSTRUCTION</t>
-[...98 lines deleted...]
-    <t>09/04/2025</t>
+    <t>USHA CONCERN</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5m) at Amritsal (Zone-9) at Uluberia¿ I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2025-2026</t>
+  </si>
+  <si>
+    <t>2500/HD</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>Extension of boundary wall, land development and other allied works at Orphuli (Zone No. 34) of Bagnan-II block of Surface-based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>990/HD</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>M/S MJA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Hume Pipe Culvert, Land development &amp; Protection work at Mongrajpur(OHR 6) of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>922/HD</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1449,51 +1518,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W74"/>
+  <dimension ref="A1:W79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1612,54 +1681,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>17.03</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1793,54 +1862,54 @@
       <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>275.38</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1854,54 +1923,54 @@
       <c r="I7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P7" s="4">
         <v>2.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1915,54 +1984,54 @@
       <c r="I8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P8" s="4">
         <v>23.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>23.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1976,54 +2045,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>0.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2037,54 +2106,54 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P10" s="4">
         <v>4.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -2098,54 +2167,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P11" s="4">
         <v>2.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2159,54 +2228,54 @@
       <c r="I12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
         <v>2.03</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.74</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2220,54 +2289,54 @@
       <c r="I13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P13" s="4">
         <v>4.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2281,54 +2350,54 @@
       <c r="I14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P14" s="4">
         <v>5.72</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2342,54 +2411,54 @@
       <c r="I15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P15" s="4">
         <v>9.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.69</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2403,54 +2472,54 @@
       <c r="I16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P16" s="4">
         <v>5.1</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.48</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2464,54 +2533,54 @@
       <c r="I17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P17" s="4">
         <v>40.28</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>37.54</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>93.2</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2525,54 +2594,54 @@
       <c r="I18" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P18" s="4">
         <v>0.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>95.93</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2586,54 +2655,54 @@
       <c r="I19" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>97.04</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2647,54 +2716,54 @@
       <c r="I20" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P20" s="4">
         <v>86.34</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>86.34</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2708,54 +2777,54 @@
       <c r="I21" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P21" s="4">
         <v>0.97</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2769,54 +2838,54 @@
       <c r="I22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P22" s="4">
         <v>2.57</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.51</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>97.57</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2830,54 +2899,54 @@
       <c r="I23" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P23" s="4">
         <v>0.92</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>97.73</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2891,54 +2960,54 @@
       <c r="I24" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P24" s="4">
         <v>0.94</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.33</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2952,54 +3021,54 @@
       <c r="I25" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P25" s="4">
         <v>0.89</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>89.23</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -3013,54 +3082,54 @@
       <c r="I26" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P26" s="4">
         <v>9.7</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>9.68</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -3074,54 +3143,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P27" s="4">
         <v>11.1</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>10.8</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>97.35</v>
       </c>
       <c r="S27" s="4">
         <v>90</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -3135,54 +3204,54 @@
       <c r="I28" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P28" s="4">
         <v>0.97</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3196,54 +3265,54 @@
       <c r="I29" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P29" s="4">
         <v>3.71</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3257,54 +3326,54 @@
       <c r="I30" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P30" s="4">
         <v>4.84</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -4686,54 +4755,54 @@
       <c r="I55" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>242</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>243</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>244</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>214</v>
       </c>
       <c r="P55" s="4">
         <v>0.87</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>83.15</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -4747,54 +4816,54 @@
       <c r="I56" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>246</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>247</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>248</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>249</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>250</v>
       </c>
       <c r="P56" s="4">
         <v>4.78</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>2.97</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>62.05</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -4808,54 +4877,54 @@
       <c r="I57" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>252</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>253</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>248</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>249</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>254</v>
       </c>
       <c r="P57" s="4">
         <v>4.78</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>2.97</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="S57" s="4">
         <v>15</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -5030,51 +5099,53 @@
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>268</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>269</v>
       </c>
-      <c r="J61" s="13"/>
+      <c r="J61" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K61" s="4" t="s">
         <v>270</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>271</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>273</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>274</v>
       </c>
       <c r="P61" s="4">
         <v>26.72</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
@@ -5151,728 +5222,1033 @@
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>280</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>281</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>282</v>
       </c>
       <c r="M63" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="N63" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="N63" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O63" s="4" t="s">
-        <v>285</v>
+        <v>86</v>
       </c>
       <c r="P63" s="4">
-        <v>707.58</v>
+        <v>7.73</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="I64" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J64" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K64" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="M64" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="L64" s="4" t="s">
+      <c r="N64" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="M64" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N64" s="4" t="s">
+      <c r="O64" s="4" t="s">
         <v>289</v>
       </c>
-      <c r="O64" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P64" s="4">
-        <v>7.73</v>
+        <v>9.77</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
         <v>290</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J65" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K65" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="K65" s="4" t="s">
+      <c r="L65" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="L65" s="4" t="s">
+      <c r="M65" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="M65" s="4" t="s">
+      <c r="N65" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="N65" s="4" t="s">
+      <c r="O65" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="O65" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P65" s="4">
-        <v>1950.12</v>
+        <v>26.59</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
         <v>296</v>
       </c>
       <c r="I66" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J66" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K66" s="4" t="s">
         <v>297</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>298</v>
       </c>
       <c r="M66" s="4" t="s">
         <v>299</v>
       </c>
       <c r="N66" s="4" t="s">
         <v>300</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>301</v>
+        <v>69</v>
       </c>
       <c r="P66" s="4">
-        <v>9.77</v>
+        <v>42.84</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="I67" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J67" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="L67" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="O67" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P67" s="4">
+        <v>24.86</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>0</v>
+      </c>
+      <c r="R67" s="4">
+        <v>0</v>
+      </c>
+      <c r="S67" s="4">
         <v>75</v>
-      </c>
-[...25 lines deleted...]
-        <v>78</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J68" s="13"/>
+      <c r="K68" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="M68" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="I68" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K68" s="4" t="s">
+      <c r="N68" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="L68" s="4" t="s">
+      <c r="O68" s="4" t="s">
         <v>310</v>
       </c>
-      <c r="M68" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P68" s="4">
-        <v>42.84</v>
+        <v>4.79</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J69" s="13"/>
+      <c r="K69" s="4" t="s">
         <v>312</v>
       </c>
-      <c r="I69" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K69" s="4" t="s">
+      <c r="L69" s="4" t="s">
         <v>313</v>
       </c>
-      <c r="L69" s="4" t="s">
+      <c r="M69" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="O69" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="M69" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P69" s="4">
-        <v>24.86</v>
+        <v>4.79</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="L70" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="I70" s="13" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="M70" s="4" t="s">
-        <v>320</v>
+        <v>134</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>321</v>
+        <v>135</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>322</v>
+        <v>136</v>
       </c>
       <c r="P70" s="4">
-        <v>4.79</v>
+        <v>0.83</v>
       </c>
       <c r="Q70" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R70" s="4">
-        <v>0</v>
+        <v>76.57</v>
       </c>
       <c r="S70" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="J71" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K71" s="4" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>326</v>
+        <v>274</v>
       </c>
       <c r="P71" s="4">
-        <v>4.79</v>
+        <v>7.55</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K72" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="N72" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="O72" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="L72" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P72" s="4">
-        <v>0.83</v>
+        <v>2.77</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="K73" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="L73" s="4" t="s">
         <v>331</v>
       </c>
-      <c r="L73" s="4" t="s">
+      <c r="M73" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="M73" s="4" t="s">
+      <c r="N73" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="N73" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O73" s="4" t="s">
-        <v>274</v>
+        <v>69</v>
       </c>
       <c r="P73" s="4">
-        <v>7.55</v>
+        <v>17.03</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
-      <c r="A74" s="7" t="s">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H74" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K74" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="B74" s="7"/>
-[...22 lines deleted...]
-      <c r="S74" s="8"/>
+      <c r="L74" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="O74" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P74" s="4">
+        <v>1.27</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>0</v>
+      </c>
+      <c r="R74" s="4">
+        <v>0</v>
+      </c>
+      <c r="S74" s="4">
+        <v>100</v>
+      </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="O75" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="P75" s="4">
+        <v>7.7</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>0</v>
+      </c>
+      <c r="R75" s="4">
+        <v>0</v>
+      </c>
+      <c r="S75" s="4">
+        <v>100</v>
+      </c>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="O76" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="P76" s="4">
+        <v>7.69</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>0</v>
+      </c>
+      <c r="R76" s="4">
+        <v>0</v>
+      </c>
+      <c r="S76" s="4">
+        <v>100</v>
+      </c>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+    </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="O77" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="P77" s="4">
+        <v>18.47</v>
+      </c>
+      <c r="Q77" s="4">
+        <v>0</v>
+      </c>
+      <c r="R77" s="4">
+        <v>0</v>
+      </c>
+      <c r="S77" s="4">
+        <v>100</v>
+      </c>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1"/>
+    </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="3">
+        <v>76</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H78" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J78" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="L78" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="M78" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="N78" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="O78" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="P78" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="Q78" s="4">
+        <v>0</v>
+      </c>
+      <c r="R78" s="4">
+        <v>0</v>
+      </c>
+      <c r="S78" s="4">
+        <v>100</v>
+      </c>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+    </row>
+    <row r="79" spans="1:23">
+      <c r="A79" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="11"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="14"/>
+      <c r="I79" s="14"/>
+      <c r="J79" s="14"/>
+      <c r="K79" s="8"/>
+      <c r="L79" s="8"/>
+      <c r="M79" s="8"/>
+      <c r="N79" s="8"/>
+      <c r="O79" s="8">
+        <v>6648.72</v>
+      </c>
+      <c r="P79" s="8">
+        <v>232.76</v>
+      </c>
+      <c r="Q79" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="R79" s="8"/>
+      <c r="S79" s="8"/>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A74:N74"/>
+    <mergeCell ref="A79:N79"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>