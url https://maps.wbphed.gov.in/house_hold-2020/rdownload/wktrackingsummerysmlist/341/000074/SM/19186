--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -815,321 +815,636 @@
   <si>
     <t>Construction of boundary wall at Nakol H/W site of Shyampur-II block under Surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>4462/HD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall and land development at Khalore H/W site (OHR 40A) under Bagnan-I block of Surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000643/2024-2025</t>
   </si>
   <si>
     <t>1248/HD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Hallyan (Zone -29) at Bagnan¿II Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000087/2025-2026</t>
+  </si>
+  <si>
+    <t>2801/HD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Ramchandrapur (Zone-40) at Bagnan¿I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000088/2025-2026</t>
+  </si>
+  <si>
+    <t>2802/HD</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Kulgachia (Zone -5) at Uluberia¿I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>2575/HD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>S S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, land development and other allied works at Amritashal (Zone No. 09) (J.L No. 38) of Uluberia I block of surface-based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000551/2024-2025</t>
+  </si>
+  <si>
+    <t>1073/HD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>SK. MOMTAJUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Extension of boundary wall and land development at Mugkalyan H/W site (OHR 32 &amp; 32A) under Bagnan-II block of Surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000459/2024-2025</t>
+  </si>
+  <si>
+    <t>991/HD</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Barunda H/W site (Zone 38) of Bagnan-II block of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2025-2026</t>
+  </si>
+  <si>
+    <t>2663/HD</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Shyampur-I &amp; II Block)</t>
+  </si>
+  <si>
+    <t>ORD/000221/2025-2026</t>
+  </si>
+  <si>
+    <t>4119/HD</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Uluberia-I Block) (PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000224/2025-2026</t>
+  </si>
+  <si>
+    <t>4122/HD</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Interconnection between Tubewell &amp; Distribution Pipeline of Kalinagar PWSS at Alipukur &amp; Fencing at the front side of entry of surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000101/2024-2025</t>
+  </si>
+  <si>
+    <t>3542/HD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, land development &amp; other alied work for Kalinagar PWSS at Alipukur of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2024-2025</t>
+  </si>
+  <si>
+    <t>4876/HD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>S.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Chakkamala Samsan Chulli beside Chakkamala OHR Site (Zone No.-35) of Bagnan-II block of surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2024-2025</t>
+  </si>
+  <si>
+    <t>3718/HD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balance work of boundary wall at Manikpur H/W site (OHR 5A) of Uluberia-I Block under Surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000336/2024-2025</t>
+  </si>
+  <si>
+    <t>4917/HD</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>Plastering, Painting, Supplying, Fitting &amp; fixing of iron post &amp; Barbid wire at the Right Side Wall (Chainage 0 mtr to 36 mtr) of Substation Building at kajiakhali of Uluberia-I block of surface based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2024-2025</t>
+  </si>
+  <si>
+    <t>3363/HD</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Barberia (Zone -8) at Uluberia¿I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2025-2026</t>
+  </si>
+  <si>
+    <t>2576/HD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>USHA CONCERN</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5m) at Amritsal (Zone-9) at Uluberia¿ I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2025-2026</t>
+  </si>
+  <si>
+    <t>2500/HD</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>Extension of boundary wall, land development and other allied works at Orphuli (Zone No. 34) of Bagnan-II block of Surface-based water supply scheme of Shyampur-I &amp; II, Part of Bagnan-I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE/RWS,AE/Ulu</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>990/HD</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>M/S MJA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Hume Pipe Culvert, Land development &amp; Protection work at Mongrajpur(OHR 6) of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>922/HD</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Radhapur (Zone -19) at Shyampur¿ I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2025-2026</t>
+  </si>
+  <si>
+    <t>2803/HD</t>
+  </si>
+  <si>
+    <t>MARUTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Balance work for Construction of retaining Wall, drain and others allied works at Chakkamala of Bagnana II block of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2025-2026</t>
+  </si>
+  <si>
+    <t>2766/HD</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>12/07/2025</t>
+  </si>
+  <si>
+    <t>RTOR000049/2024-2025</t>
+  </si>
+  <si>
+    <t>985/HD</t>
+  </si>
+  <si>
+    <t>RTOR000007/2025-2026</t>
+  </si>
+  <si>
+    <t>3961/HD</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>RTOR000004/2025-2026</t>
+  </si>
+  <si>
+    <t>3621/HD</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>RTOR000003/2025-2026</t>
+  </si>
+  <si>
+    <t>2177/HD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>New Connection of Electricity (WBSEDCL) for Camp office of Executive Engineer, Howrah Division PHE Dte for Augmentation of Surface Water Based Water Supply Scheme for Shyampur-I &amp; II and part of Bagnan-I, Bagnan-II and Uluberia-I Blocks. Application No- 1008331661 Reference ID- 106904440 SM Code- 19186</t>
+  </si>
+  <si>
+    <t>BILL/03076/2024-2025</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Supply of Fuel for 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte. (JJM Work for Hooghly District) for the Month of October 2024.</t>
+  </si>
+  <si>
+    <t>BILL/02701/2025-2026</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>Upgradation of PMGSY road from MRL 07-Kalinagar (Maniktala Stoppage) to Hirapur under Uluberia-I Block in the district of Howrah</t>
+  </si>
+  <si>
+    <t>BILL/00009/2025-2026</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. diesel driven motor car on contract carriage for the Official use of the Assistant Engineer-I, Electrical Division, PHE Dte. Car No. WB-04G-2822 Bill No. 1071 Bill Date: 30/11/2024</t>
+  </si>
+  <si>
+    <t>BILL/02833/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Shifiting of LTOH LINE near OHR-III under Shyampur project Application No- 100000141270 Reference ID- 860340560 SM Code- 19186</t>
+  </si>
+  <si>
+    <t>BILL/01217/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Supply of Fuel for 1(One) no Diesel driven luxury car/ Ambassadar (WB17-1864) for the Official use of the Superintending Engineer, Mechanical circle-II PHE Dte for the Month of OCTOBER,2024</t>
+  </si>
+  <si>
+    <t>BILL/03117/2024-2025</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>Surveying, Designing, Supplying, Laying &amp; Commissioning of Distribution System for 28 nos Zones including construction of all pipe supporting structure &amp; FHTC under Shyampur-I, II, &amp; Part of Bagnan-I &amp; II Block of Howrah District with 3 months trial run &amp; Operation &amp; Maintenance of all the works for a period of 3 (Three) years under Augmentation of Surface Based W/S scheme for Shyampur-I &amp; II, Uluberia I and Part of Bagnan I &amp; II Block ("Contract Package-3" as per detail scope of works.), District- Howrah</t>
+  </si>
+  <si>
+    <t>je/blk/shyam1,JE/RWS/Bagnan I,je2_mont_hq,je4_dgp</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>1160/HD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>WPIL LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte. (JJM Work for Hooghly District)</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000699/2024-2025</t>
+  </si>
+  <si>
+    <t>5589/HMSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>SANJIB PRADHAN</t>
   </si>
   <si>
     <t>Construction of boundary wall at Kamardaha (Zone No. 37) of Bagnan-II block of surface-based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
-    <t>AE/RWS,AE/Ulu</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>1880/HD</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
-    <t>S.S CONSTRUCTION</t>
-[...248 lines deleted...]
-    <t>SAIKAT ENTERPRISE</t>
+    <t>Hiring of 1 (One) no. Inspection vehicle no-3 (BS-III/IV) (Commercial) car under the disposal of the Assistant Engineer for Surface Based Water Supply Scheme for "Shyampur", PHE Dte. Government of West Bengal (for the period from 365 days) (w.e.f.,01/02/2025 to 31/01/2026)</t>
+  </si>
+  <si>
+    <t>ORD/000499/2024-2025</t>
+  </si>
+  <si>
+    <t>696/HD</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>BIJITA TRAVELS</t>
+  </si>
+  <si>
+    <t>Proposed Surface Based Water Supply Scheme for Part of Malancha Beria, Rauta, Harinarayanpur and Kaijuri of Uluberia I Block under "Surface Based Water Supply Scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block" [No. of FHTC=1723] (SM/19186)</t>
+  </si>
+  <si>
+    <t>ORD/000779/2024-2025</t>
+  </si>
+  <si>
+    <t>1488/HD</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>APRJ CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Additional Work of Laying Distribution system (LDS) &amp; Road Restoration Work at Uluberia-1 &amp; Shyampur-1 Block of Surface Based W/S scheme for Shyampur-I &amp; II, Uluberia I and Part of Bagnan I &amp; II Block under Howrah Division, PHE Dte. (SM/06386 &amp; SM/19186)</t>
+  </si>
+  <si>
+    <t>je2_mont_hq,je4_dgp</t>
+  </si>
+  <si>
+    <t>ORD/000454/2024-2025</t>
+  </si>
+  <si>
+    <t>994/HD</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Uluberia-I Block) (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000223/2025-2026</t>
+  </si>
+  <si>
+    <t>4121/HD</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room (5.5 m x 4.5 m) at Gouripur (Zone -1) at Uluberia¿ I Block Of surface based water supply scheme of Shyampur I &amp; II, Part of Bagnan I &amp; II and Uluberia-I Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000101/2025-2026</t>
+  </si>
+  <si>
+    <t>3025/HD</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT BAG</t>
+  </si>
+  <si>
+    <t>PHE Restoration work of road from L026-T01 Mahamayatola to Tiorpara L026 Baikhali Bridge to Tiorpara Bridge via Palpara Madai at Dhulasimla, Hirapur GP under Ulubria-I block in the district of Howrah vide Pckg no. WB-09-303</t>
+  </si>
+  <si>
+    <t>BILL/00240/2026-2027</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>WBSRDA-II</t>
+  </si>
+  <si>
+    <t>PHE Restoration work of road from L046-t06 Damodarpur to Paschimkalinagarkachari L046 at Bahira &amp; Kalinagar GP under Uluberia-I block in the district of Howrah vide Pkg no-WB-09-209</t>
+  </si>
+  <si>
+    <t>BILL/00241/2026-2027</t>
+  </si>
+  <si>
+    <t>PHE Restoration work of road from T03 Uttar Konranrapara to Khalpara Daspara 1053 at Hatgachha-I GP under Uluberia-1 block in the district of Howrah. vide pkg no WB-09-204</t>
+  </si>
+  <si>
+    <t>BILL/00243/2026-2027</t>
+  </si>
+  <si>
+    <t>Supply of Fuel of 1(One) no Diesel luxury Taxi on contract Carriage for the Office of the Assistant Engineer Howrah Mechanical Sub Division PHE Dte(JJM work for Hooghly District) for the Month of December 2024 Car No-WB04H1945</t>
+  </si>
+  <si>
+    <t>BILL/07051/2025-2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>PHE Restoration work of road from L043-L042 Khandarpara to Mahisalibagdipara L043 at Hatgachha-l, Bahira GP under Uluberia-I block in the district of Howrah. vide Pkg No- WB-09-203</t>
+  </si>
+  <si>
+    <t>BILL/00244/2026-2027</t>
+  </si>
+  <si>
+    <t>PHE Restoration work of road from L044-1043 Aymachandpur to Badakhal 1 L043 at Balichaturi GP under Shyampur-i block in the district of Howrah vide Pkg No-WB-09-270.</t>
+  </si>
+  <si>
+    <t>BILL/00250/2026-2027</t>
+  </si>
+  <si>
+    <t>Supply of Fuel of 1(One) no Diesel luxury Taxi on contract Carriage for the Office of the Assistant Engineer Howrah Mechanical Sub Division PHE Dte(JJM work for Hooghly District) for the Month of November 2024. Car No-WB04H 1945.</t>
+  </si>
+  <si>
+    <t>BILL/07052/2025-2026</t>
+  </si>
+  <si>
+    <t>Repair of L030-L027 Mirpara to Ayma Hallyan L030 road damaged by PHE Dept. Package No. WB-09-240</t>
+  </si>
+  <si>
+    <t>BILL/00245/2026-2027</t>
+  </si>
+  <si>
+    <t>Repair ofL029-L027 Uttar Hallyan to Enayetpur L029road damaged by PHE Dept. Package No. WB-09-239</t>
+  </si>
+  <si>
+    <t>BILL/00246/2026-2027</t>
+  </si>
+  <si>
+    <t>PHE Restoration work of road from L033-T03 Lolitagari to Uttarpara L033 Gadaipur kheyag hat to Lalita gori at Hatgachha-I GP under Uluberia-I block in the district of Howrah vide Pkg no- WB-09-218</t>
+  </si>
+  <si>
+    <t>BILL/00242/2026-2027</t>
+  </si>
+  <si>
+    <t>Diesel Charges Billing month of september, 2024</t>
+  </si>
+  <si>
+    <t>BILL/04723/2025-2026</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1518,51 +1833,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W79"/>
+  <dimension ref="A1:W109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5097,623 +5412,623 @@
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>268</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>269</v>
+        <v>88</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K61" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="L61" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="L61" s="4" t="s">
+      <c r="M61" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="M61" s="4" t="s">
+      <c r="N61" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="N61" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O61" s="4" t="s">
-        <v>274</v>
+        <v>136</v>
       </c>
       <c r="P61" s="4">
-        <v>26.72</v>
+        <v>7.73</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="I62" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J62" s="13" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="K62" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="N62" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="L62" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O62" s="4" t="s">
-        <v>136</v>
+        <v>86</v>
       </c>
       <c r="P62" s="4">
         <v>7.73</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K63" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="N63" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="L63" s="4" t="s">
+      <c r="O63" s="4" t="s">
         <v>282</v>
       </c>
-      <c r="M63" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P63" s="4">
-        <v>7.73</v>
+        <v>9.77</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="I64" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J64" s="13" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="K64" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="L64" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="L64" s="4" t="s">
+      <c r="M64" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="M64" s="4" t="s">
+      <c r="N64" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="N64" s="4" t="s">
+      <c r="O64" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="O64" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P64" s="4">
-        <v>9.77</v>
+        <v>26.59</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="K65" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="L65" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="L65" s="4" t="s">
+      <c r="M65" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="M65" s="4" t="s">
+      <c r="N65" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="N65" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O65" s="4" t="s">
-        <v>295</v>
+        <v>69</v>
       </c>
       <c r="P65" s="4">
-        <v>26.59</v>
+        <v>42.84</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="I66" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J66" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K66" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="M66" s="4" t="s">
         <v>297</v>
       </c>
-      <c r="L66" s="4" t="s">
+      <c r="N66" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="M66" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O66" s="4" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="P66" s="4">
-        <v>42.84</v>
+        <v>24.86</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J67" s="13"/>
+      <c r="K67" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="L67" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="I67" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K67" s="4" t="s">
+      <c r="M67" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="L67" s="4" t="s">
+      <c r="N67" s="4" t="s">
         <v>303</v>
       </c>
-      <c r="M67" s="4" t="s">
+      <c r="O67" s="4" t="s">
         <v>304</v>
       </c>
-      <c r="N67" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P67" s="4">
-        <v>24.86</v>
+        <v>4.79</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
         <v>305</v>
       </c>
       <c r="I68" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
         <v>306</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>307</v>
       </c>
       <c r="M68" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="O68" s="4" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
       <c r="P68" s="4">
         <v>4.79</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="L69" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="I69" s="13" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="M69" s="4" t="s">
-        <v>308</v>
+        <v>134</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>309</v>
+        <v>135</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>314</v>
+        <v>136</v>
       </c>
       <c r="P69" s="4">
-        <v>4.79</v>
+        <v>0.83</v>
       </c>
       <c r="Q69" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R69" s="4">
-        <v>0</v>
+        <v>76.57</v>
       </c>
       <c r="S69" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K70" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="N70" s="4" t="s">
         <v>316</v>
       </c>
-      <c r="L70" s="4" t="s">
+      <c r="O70" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="M70" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P70" s="4">
-        <v>0.83</v>
+        <v>7.55</v>
       </c>
       <c r="Q70" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="R70" s="4">
-        <v>76.57</v>
+        <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
@@ -5721,115 +6036,115 @@
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
         <v>318</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K71" s="4" t="s">
         <v>319</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>320</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>321</v>
       </c>
       <c r="N71" s="4" t="s">
         <v>322</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>274</v>
+        <v>323</v>
       </c>
       <c r="P71" s="4">
-        <v>7.55</v>
+        <v>2.77</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>328</v>
+        <v>69</v>
       </c>
       <c r="P72" s="4">
-        <v>2.77</v>
+        <v>17.03</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>33</v>
@@ -5837,418 +6152,2134 @@
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
         <v>329</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>331</v>
       </c>
       <c r="M73" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N73" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="N73" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O73" s="4" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="P73" s="4">
-        <v>17.03</v>
+        <v>1.27</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="I74" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K74" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="L74" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="L74" s="4" t="s">
+      <c r="M74" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="N74" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="M74" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N74" s="4" t="s">
+      <c r="O74" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="O74" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P74" s="4">
-        <v>1.27</v>
+        <v>7.7</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
         <v>338</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J75" s="13" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>339</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>340</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>341</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>342</v>
+        <v>288</v>
       </c>
       <c r="P75" s="4">
-        <v>7.7</v>
+        <v>7.69</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="I76" s="13" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>344</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>345</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>333</v>
+        <v>292</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>346</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>295</v>
+        <v>347</v>
       </c>
       <c r="P76" s="4">
-        <v>7.69</v>
+        <v>18.47</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>269</v>
+        <v>88</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>299</v>
+        <v>351</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="P77" s="4">
-        <v>18.47</v>
+        <v>7.5</v>
       </c>
       <c r="Q77" s="4">
         <v>0</v>
       </c>
       <c r="R77" s="4">
         <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J78" s="13" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>355</v>
+        <v>271</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>356</v>
+        <v>272</v>
       </c>
       <c r="O78" s="4" t="s">
         <v>357</v>
       </c>
       <c r="P78" s="4">
-        <v>7.5</v>
+        <v>7.73</v>
       </c>
       <c r="Q78" s="4">
         <v>0</v>
       </c>
       <c r="R78" s="4">
         <v>0</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
-      <c r="A79" s="7" t="s">
+      <c r="A79" s="3">
+        <v>77</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H79" s="13" t="s">
         <v>358</v>
       </c>
-      <c r="B79" s="7"/>
-[...22 lines deleted...]
-      <c r="S79" s="8"/>
+      <c r="I79" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J79" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="N79" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="O79" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="P79" s="4">
+        <v>3.13</v>
+      </c>
+      <c r="Q79" s="4">
+        <v>0</v>
+      </c>
+      <c r="R79" s="4">
+        <v>0</v>
+      </c>
+      <c r="S79" s="4">
+        <v>100</v>
+      </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="3">
+        <v>78</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H80" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I80" s="13"/>
+      <c r="J80" s="13"/>
+      <c r="K80" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="M80" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="N80" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="O80" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P80" s="4">
+        <v>770</v>
+      </c>
+      <c r="Q80" s="4">
+        <v>0</v>
+      </c>
+      <c r="R80" s="4">
+        <v>0</v>
+      </c>
+      <c r="S80" s="4">
+        <v>0</v>
+      </c>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" s="3">
+        <v>79</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H81" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I81" s="13"/>
+      <c r="J81" s="13"/>
+      <c r="K81" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="M81" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="N81" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="O81" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P81" s="4">
+        <v>967.61</v>
+      </c>
+      <c r="Q81" s="4">
+        <v>0</v>
+      </c>
+      <c r="R81" s="4">
+        <v>0</v>
+      </c>
+      <c r="S81" s="4">
+        <v>0</v>
+      </c>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+    </row>
+    <row r="82" spans="1:23">
+      <c r="A82" s="3">
+        <v>80</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H82" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I82" s="13"/>
+      <c r="J82" s="13"/>
+      <c r="K82" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="M82" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="N82" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="O82" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P82" s="4">
+        <v>34.87</v>
+      </c>
+      <c r="Q82" s="4">
+        <v>0</v>
+      </c>
+      <c r="R82" s="4">
+        <v>0</v>
+      </c>
+      <c r="S82" s="4">
+        <v>0</v>
+      </c>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1"/>
+      <c r="V82" s="1"/>
+      <c r="W82" s="1"/>
+    </row>
+    <row r="83" spans="1:23">
+      <c r="A83" s="3">
+        <v>81</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H83" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I83" s="13"/>
+      <c r="J83" s="13"/>
+      <c r="K83" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="N83" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="O83" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P83" s="4">
+        <v>56.64</v>
+      </c>
+      <c r="Q83" s="4">
+        <v>0</v>
+      </c>
+      <c r="R83" s="4">
+        <v>0</v>
+      </c>
+      <c r="S83" s="4">
+        <v>0</v>
+      </c>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1"/>
+      <c r="V83" s="1"/>
+      <c r="W83" s="1"/>
+    </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="3">
+        <v>82</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H84" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="I84" s="13"/>
+      <c r="J84" s="13"/>
+      <c r="K84" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="L84" s="4">
+        <v>669</v>
+      </c>
+      <c r="M84" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="N84" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="O84" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="P84" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q84" s="4">
+        <v>0</v>
+      </c>
+      <c r="R84" s="4">
+        <v>0</v>
+      </c>
+      <c r="S84" s="4">
+        <v>0</v>
+      </c>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+      <c r="V84" s="1"/>
+      <c r="W84" s="1"/>
+    </row>
+    <row r="85" spans="1:23">
+      <c r="A85" s="3">
+        <v>83</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H85" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="I85" s="13"/>
+      <c r="J85" s="13"/>
+      <c r="K85" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="L85" s="4"/>
+      <c r="M85" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="N85" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="O85" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="P85" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q85" s="4">
+        <v>0</v>
+      </c>
+      <c r="R85" s="4">
+        <v>0</v>
+      </c>
+      <c r="S85" s="4">
+        <v>0</v>
+      </c>
+      <c r="T85" s="1"/>
+      <c r="U85" s="1"/>
+      <c r="V85" s="1"/>
+      <c r="W85" s="1"/>
+    </row>
+    <row r="86" spans="1:23">
+      <c r="A86" s="3">
+        <v>84</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H86" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="I86" s="13"/>
+      <c r="J86" s="13"/>
+      <c r="K86" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="L86" s="4"/>
+      <c r="M86" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="N86" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="O86" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="P86" s="4">
+        <v>26.88</v>
+      </c>
+      <c r="Q86" s="4">
+        <v>0</v>
+      </c>
+      <c r="R86" s="4">
+        <v>0</v>
+      </c>
+      <c r="S86" s="4">
+        <v>0</v>
+      </c>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1"/>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1"/>
+    </row>
+    <row r="87" spans="1:23">
+      <c r="A87" s="3">
+        <v>85</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H87" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="I87" s="13"/>
+      <c r="J87" s="13"/>
+      <c r="K87" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="L87" s="4">
+        <v>643</v>
+      </c>
+      <c r="M87" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="N87" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="O87" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="P87" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q87" s="4">
+        <v>0</v>
+      </c>
+      <c r="R87" s="4">
+        <v>0</v>
+      </c>
+      <c r="S87" s="4">
+        <v>0</v>
+      </c>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="1"/>
+      <c r="W87" s="1"/>
+    </row>
+    <row r="88" spans="1:23">
+      <c r="A88" s="3">
+        <v>86</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H88" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="I88" s="13"/>
+      <c r="J88" s="13"/>
+      <c r="K88" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="L88" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M88" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="N88" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="O88" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="P88" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="Q88" s="4">
+        <v>0</v>
+      </c>
+      <c r="R88" s="4">
+        <v>0</v>
+      </c>
+      <c r="S88" s="4">
+        <v>0</v>
+      </c>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
+    </row>
+    <row r="89" spans="1:23">
+      <c r="A89" s="3">
+        <v>87</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H89" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="I89" s="13"/>
+      <c r="J89" s="13"/>
+      <c r="K89" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="L89" s="4"/>
+      <c r="M89" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="N89" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="O89" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="P89" s="4">
+        <v>0.08</v>
+      </c>
+      <c r="Q89" s="4">
+        <v>0</v>
+      </c>
+      <c r="R89" s="4">
+        <v>0</v>
+      </c>
+      <c r="S89" s="4">
+        <v>0</v>
+      </c>
+      <c r="T89" s="1"/>
+      <c r="U89" s="1"/>
+      <c r="V89" s="1"/>
+      <c r="W89" s="1"/>
+    </row>
+    <row r="90" spans="1:23">
+      <c r="A90" s="3">
+        <v>88</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H90" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="I90" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J90" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="K90" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="L90" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="M90" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N90" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="O90" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="P90" s="4">
+        <v>29388.95</v>
+      </c>
+      <c r="Q90" s="4">
+        <v>0</v>
+      </c>
+      <c r="R90" s="4">
+        <v>0</v>
+      </c>
+      <c r="S90" s="4">
+        <v>15</v>
+      </c>
+      <c r="T90" s="1"/>
+      <c r="U90" s="1"/>
+      <c r="V90" s="1"/>
+      <c r="W90" s="1"/>
+    </row>
+    <row r="91" spans="1:23">
+      <c r="A91" s="3">
+        <v>89</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H91" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="I91" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J91" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="K91" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="L91" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="M91" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="N91" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="O91" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="P91" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q91" s="4">
+        <v>0</v>
+      </c>
+      <c r="R91" s="4">
+        <v>0</v>
+      </c>
+      <c r="S91" s="4">
+        <v>0</v>
+      </c>
+      <c r="T91" s="1"/>
+      <c r="U91" s="1"/>
+      <c r="V91" s="1"/>
+      <c r="W91" s="1"/>
+    </row>
+    <row r="92" spans="1:23">
+      <c r="A92" s="3">
+        <v>90</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H92" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="I92" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="J92" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K92" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="L92" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="M92" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="N92" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="O92" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="P92" s="4">
+        <v>26.72</v>
+      </c>
+      <c r="Q92" s="4">
+        <v>0</v>
+      </c>
+      <c r="R92" s="4">
+        <v>0</v>
+      </c>
+      <c r="S92" s="4">
+        <v>0</v>
+      </c>
+      <c r="T92" s="1"/>
+      <c r="U92" s="1"/>
+      <c r="V92" s="1"/>
+      <c r="W92" s="1"/>
+    </row>
+    <row r="93" spans="1:23">
+      <c r="A93" s="3">
+        <v>91</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H93" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="I93" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J93" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K93" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="L93" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="M93" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="N93" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="O93" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="P93" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q93" s="4">
+        <v>1.57</v>
+      </c>
+      <c r="R93" s="4">
+        <v>32.88</v>
+      </c>
+      <c r="S93" s="4">
+        <v>0</v>
+      </c>
+      <c r="T93" s="1"/>
+      <c r="U93" s="1"/>
+      <c r="V93" s="1"/>
+      <c r="W93" s="1"/>
+    </row>
+    <row r="94" spans="1:23">
+      <c r="A94" s="3">
+        <v>92</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E94" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H94" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="I94" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J94" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K94" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="L94" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="M94" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="N94" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="O94" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="P94" s="4">
+        <v>707.58</v>
+      </c>
+      <c r="Q94" s="4">
+        <v>0</v>
+      </c>
+      <c r="R94" s="4">
+        <v>0</v>
+      </c>
+      <c r="S94" s="4">
+        <v>0</v>
+      </c>
+      <c r="T94" s="1"/>
+      <c r="U94" s="1"/>
+      <c r="V94" s="1"/>
+      <c r="W94" s="1"/>
+    </row>
+    <row r="95" spans="1:23">
+      <c r="A95" s="3">
+        <v>93</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H95" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="I95" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J95" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="L95" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="M95" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="N95" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="O95" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="P95" s="4">
+        <v>1950.12</v>
+      </c>
+      <c r="Q95" s="4">
+        <v>180.54</v>
+      </c>
+      <c r="R95" s="4">
+        <v>9.26</v>
+      </c>
+      <c r="S95" s="4">
+        <v>60</v>
+      </c>
+      <c r="T95" s="1"/>
+      <c r="U95" s="1"/>
+      <c r="V95" s="1"/>
+      <c r="W95" s="1"/>
+    </row>
+    <row r="96" spans="1:23">
+      <c r="A96" s="3">
+        <v>94</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C96" s="3"/>
+      <c r="D96" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E96" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H96" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="I96" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J96" s="13"/>
+      <c r="K96" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="L96" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="M96" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="N96" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="O96" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="P96" s="4">
+        <v>4.79</v>
+      </c>
+      <c r="Q96" s="4">
+        <v>0</v>
+      </c>
+      <c r="R96" s="4">
+        <v>0</v>
+      </c>
+      <c r="S96" s="4">
+        <v>0</v>
+      </c>
+      <c r="T96" s="1"/>
+      <c r="U96" s="1"/>
+      <c r="V96" s="1"/>
+      <c r="W96" s="1"/>
+    </row>
+    <row r="97" spans="1:23">
+      <c r="A97" s="3">
+        <v>95</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E97" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H97" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="I97" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J97" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K97" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="L97" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="M97" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="N97" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="O97" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="P97" s="4">
+        <v>7.74</v>
+      </c>
+      <c r="Q97" s="4">
+        <v>0</v>
+      </c>
+      <c r="R97" s="4">
+        <v>0</v>
+      </c>
+      <c r="S97" s="4">
+        <v>100</v>
+      </c>
+      <c r="T97" s="1"/>
+      <c r="U97" s="1"/>
+      <c r="V97" s="1"/>
+      <c r="W97" s="1"/>
+    </row>
+    <row r="98" spans="1:23">
+      <c r="A98" s="3">
+        <v>96</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E98" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H98" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="I98" s="13"/>
+      <c r="J98" s="13"/>
+      <c r="K98" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="L98" s="4"/>
+      <c r="M98" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="N98" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O98" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="P98" s="4">
+        <v>12.78</v>
+      </c>
+      <c r="Q98" s="4">
+        <v>0</v>
+      </c>
+      <c r="R98" s="4">
+        <v>0</v>
+      </c>
+      <c r="S98" s="4">
+        <v>0</v>
+      </c>
+      <c r="T98" s="1"/>
+      <c r="U98" s="1"/>
+      <c r="V98" s="1"/>
+      <c r="W98" s="1"/>
+    </row>
+    <row r="99" spans="1:23">
+      <c r="A99" s="3">
+        <v>97</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E99" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H99" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="I99" s="13"/>
+      <c r="J99" s="13"/>
+      <c r="K99" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="L99" s="4"/>
+      <c r="M99" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="N99" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O99" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="P99" s="4">
+        <v>4.02</v>
+      </c>
+      <c r="Q99" s="4">
+        <v>0</v>
+      </c>
+      <c r="R99" s="4">
+        <v>0</v>
+      </c>
+      <c r="S99" s="4">
+        <v>0</v>
+      </c>
+      <c r="T99" s="1"/>
+      <c r="U99" s="1"/>
+      <c r="V99" s="1"/>
+      <c r="W99" s="1"/>
+    </row>
+    <row r="100" spans="1:23">
+      <c r="A100" s="3">
+        <v>98</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H100" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="I100" s="13"/>
+      <c r="J100" s="13"/>
+      <c r="K100" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="L100" s="4"/>
+      <c r="M100" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="N100" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O100" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="P100" s="4">
+        <v>1.75</v>
+      </c>
+      <c r="Q100" s="4">
+        <v>0</v>
+      </c>
+      <c r="R100" s="4">
+        <v>0</v>
+      </c>
+      <c r="S100" s="4">
+        <v>0</v>
+      </c>
+      <c r="T100" s="1"/>
+      <c r="U100" s="1"/>
+      <c r="V100" s="1"/>
+      <c r="W100" s="1"/>
+    </row>
+    <row r="101" spans="1:23">
+      <c r="A101" s="3">
+        <v>99</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E101" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H101" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="I101" s="13"/>
+      <c r="J101" s="13"/>
+      <c r="K101" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="L101" s="4"/>
+      <c r="M101" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="N101" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="O101" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="P101" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q101" s="4">
+        <v>0</v>
+      </c>
+      <c r="R101" s="4">
+        <v>0</v>
+      </c>
+      <c r="S101" s="4">
+        <v>0</v>
+      </c>
+      <c r="T101" s="1"/>
+      <c r="U101" s="1"/>
+      <c r="V101" s="1"/>
+      <c r="W101" s="1"/>
+    </row>
+    <row r="102" spans="1:23">
+      <c r="A102" s="3">
+        <v>100</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" s="3"/>
+      <c r="D102" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E102" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H102" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="I102" s="13"/>
+      <c r="J102" s="13"/>
+      <c r="K102" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="L102" s="4"/>
+      <c r="M102" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="N102" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O102" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="P102" s="4">
+        <v>5.63</v>
+      </c>
+      <c r="Q102" s="4">
+        <v>0</v>
+      </c>
+      <c r="R102" s="4">
+        <v>0</v>
+      </c>
+      <c r="S102" s="4">
+        <v>0</v>
+      </c>
+      <c r="T102" s="1"/>
+      <c r="U102" s="1"/>
+      <c r="V102" s="1"/>
+      <c r="W102" s="1"/>
+    </row>
+    <row r="103" spans="1:23">
+      <c r="A103" s="3">
+        <v>101</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H103" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="I103" s="13"/>
+      <c r="J103" s="13"/>
+      <c r="K103" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="L103" s="4"/>
+      <c r="M103" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="N103" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O103" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="P103" s="4">
+        <v>12.04</v>
+      </c>
+      <c r="Q103" s="4">
+        <v>0</v>
+      </c>
+      <c r="R103" s="4">
+        <v>0</v>
+      </c>
+      <c r="S103" s="4">
+        <v>0</v>
+      </c>
+      <c r="T103" s="1"/>
+      <c r="U103" s="1"/>
+      <c r="V103" s="1"/>
+      <c r="W103" s="1"/>
+    </row>
+    <row r="104" spans="1:23">
+      <c r="A104" s="3">
+        <v>102</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C104" s="3"/>
+      <c r="D104" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H104" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="I104" s="13"/>
+      <c r="J104" s="13"/>
+      <c r="K104" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="L104" s="4"/>
+      <c r="M104" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="N104" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="O104" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="P104" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q104" s="4">
+        <v>0</v>
+      </c>
+      <c r="R104" s="4">
+        <v>0</v>
+      </c>
+      <c r="S104" s="4">
+        <v>0</v>
+      </c>
+      <c r="T104" s="1"/>
+      <c r="U104" s="1"/>
+      <c r="V104" s="1"/>
+      <c r="W104" s="1"/>
+    </row>
+    <row r="105" spans="1:23">
+      <c r="A105" s="3">
+        <v>103</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C105" s="3"/>
+      <c r="D105" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E105" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H105" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="I105" s="13"/>
+      <c r="J105" s="13"/>
+      <c r="K105" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="L105" s="4"/>
+      <c r="M105" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="N105" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O105" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="P105" s="4">
+        <v>18.15</v>
+      </c>
+      <c r="Q105" s="4">
+        <v>0</v>
+      </c>
+      <c r="R105" s="4">
+        <v>0</v>
+      </c>
+      <c r="S105" s="4">
+        <v>0</v>
+      </c>
+      <c r="T105" s="1"/>
+      <c r="U105" s="1"/>
+      <c r="V105" s="1"/>
+      <c r="W105" s="1"/>
+    </row>
+    <row r="106" spans="1:23">
+      <c r="A106" s="3">
+        <v>104</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" s="3"/>
+      <c r="D106" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E106" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H106" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="I106" s="13"/>
+      <c r="J106" s="13"/>
+      <c r="K106" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="L106" s="4"/>
+      <c r="M106" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="N106" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O106" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="P106" s="4">
+        <v>7.86</v>
+      </c>
+      <c r="Q106" s="4">
+        <v>0</v>
+      </c>
+      <c r="R106" s="4">
+        <v>0</v>
+      </c>
+      <c r="S106" s="4">
+        <v>0</v>
+      </c>
+      <c r="T106" s="1"/>
+      <c r="U106" s="1"/>
+      <c r="V106" s="1"/>
+      <c r="W106" s="1"/>
+    </row>
+    <row r="107" spans="1:23">
+      <c r="A107" s="3">
+        <v>105</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C107" s="3"/>
+      <c r="D107" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E107" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H107" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="I107" s="13"/>
+      <c r="J107" s="13"/>
+      <c r="K107" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="L107" s="4"/>
+      <c r="M107" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="N107" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O107" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="P107" s="4">
+        <v>25.18</v>
+      </c>
+      <c r="Q107" s="4">
+        <v>0</v>
+      </c>
+      <c r="R107" s="4">
+        <v>0</v>
+      </c>
+      <c r="S107" s="4">
+        <v>0</v>
+      </c>
+      <c r="T107" s="1"/>
+      <c r="U107" s="1"/>
+      <c r="V107" s="1"/>
+      <c r="W107" s="1"/>
+    </row>
+    <row r="108" spans="1:23">
+      <c r="A108" s="3">
+        <v>106</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" s="3"/>
+      <c r="D108" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E108" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H108" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="I108" s="13"/>
+      <c r="J108" s="13"/>
+      <c r="K108" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="L108" s="4"/>
+      <c r="M108" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="N108" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="O108" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="P108" s="4">
+        <v>0.11</v>
+      </c>
+      <c r="Q108" s="4">
+        <v>0</v>
+      </c>
+      <c r="R108" s="4">
+        <v>0</v>
+      </c>
+      <c r="S108" s="4">
+        <v>0</v>
+      </c>
+      <c r="T108" s="1"/>
+      <c r="U108" s="1"/>
+      <c r="V108" s="1"/>
+      <c r="W108" s="1"/>
+    </row>
+    <row r="109" spans="1:23">
+      <c r="A109" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="B109" s="7"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="7"/>
+      <c r="E109" s="11"/>
+      <c r="F109" s="7"/>
+      <c r="G109" s="7"/>
+      <c r="H109" s="14"/>
+      <c r="I109" s="14"/>
+      <c r="J109" s="14"/>
+      <c r="K109" s="8"/>
+      <c r="L109" s="8"/>
+      <c r="M109" s="8"/>
+      <c r="N109" s="8"/>
+      <c r="O109" s="8">
+        <v>40670.19</v>
+      </c>
+      <c r="P109" s="8">
+        <v>414.87</v>
+      </c>
+      <c r="Q109" s="8">
+        <v>1.02</v>
+      </c>
+      <c r="R109" s="8"/>
+      <c r="S109" s="8"/>
+      <c r="T109" s="1"/>
+      <c r="U109" s="1"/>
+      <c r="V109" s="1"/>
+      <c r="W109" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A79:N79"/>
+    <mergeCell ref="A109:N109"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>