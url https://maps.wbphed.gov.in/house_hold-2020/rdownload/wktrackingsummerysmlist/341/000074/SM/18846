--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,71 +204,50 @@
     <t>12/04/2022</t>
   </si>
   <si>
     <t>UNIQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Retrofitting work for Functional Household Tap Connection(FHTC) from existing distribution system of Bikihakola PWSS under Panchla Block of Howrah Sadar Sub Division under Howrah Division, PHE Dte.(Phase-II) (Part-B)No of House Hold= 100 nos.</t>
   </si>
   <si>
     <t>ORD/000546/2021-2022</t>
   </si>
   <si>
     <t>662/HD</t>
   </si>
   <si>
     <t>Work Order for Survey &amp; Collection of house hold details through mobile app and geo tagging (JJM entry) of the same of water tap connection in each household from existing distribution system in Bikihakola Piped Water Supply Scheme under Howrah District. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000519/2021-2022</t>
   </si>
   <si>
     <t>508/HD</t>
   </si>
   <si>
     <t>08/03/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t>THE UNICON ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1184,148 +1163,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>214.78</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>