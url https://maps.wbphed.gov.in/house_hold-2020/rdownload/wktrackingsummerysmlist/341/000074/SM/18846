--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -797,54 +797,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>11.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.64</v>
       </c>
       <c r="S3" s="4">
         <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -913,54 +913,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>92.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>19.38</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -972,54 +972,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>92.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>33.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>36.23</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1031,54 +1031,54 @@
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>3.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.35</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1090,54 +1090,54 @@
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>3.67</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>70.96</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1149,88 +1149,88 @@
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>0.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>214.78</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>63.64</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>29.63</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>