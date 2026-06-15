--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,137 @@
     <t>12/04/2022</t>
   </si>
   <si>
     <t>UNIQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Retrofitting work for Functional Household Tap Connection(FHTC) from existing distribution system of Bikihakola PWSS under Panchla Block of Howrah Sadar Sub Division under Howrah Division, PHE Dte.(Phase-II) (Part-B)No of House Hold= 100 nos.</t>
   </si>
   <si>
     <t>ORD/000546/2021-2022</t>
   </si>
   <si>
     <t>662/HD</t>
   </si>
   <si>
     <t>Work Order for Survey &amp; Collection of house hold details through mobile app and geo tagging (JJM entry) of the same of water tap connection in each household from existing distribution system in Bikihakola Piped Water Supply Scheme under Howrah District. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000519/2021-2022</t>
   </si>
   <si>
     <t>508/HD</t>
   </si>
   <si>
     <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Bikihakola w/s scheme, T.W. No.-III, Dist.-Howrah under PHE Dte. Application No- 1008530674 Reference ID- 107035866 SM Code- 18846</t>
+  </si>
+  <si>
+    <t>BILL/00378/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Source Augmentation for Bikihakola PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001007/2024-2025</t>
+  </si>
+  <si>
+    <t>814/HSSD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (One) Nos. 250 X 150 mm Dia and 240 m deep tubewell Drilling by Direct Rotary method, Construction of 1 (One) Nos.Pump House (5.40m x 3.60 m), Construction of 1(One) nos. Boundary Wall,Construction of Boundary Wall at Head work Site of Size-(50.00 m x 40.00 m), Construction of 700 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/8/2012) including Soil Investigation, Foundation Design &amp; All pipe Connection and Reconnection of FHTC &amp; distribution pipe line and Allied Works at Bikiakhola PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>je_how_rws_jagat</t>
+  </si>
+  <si>
+    <t>ORD/000552/2023-2024</t>
+  </si>
+  <si>
+    <t>879/HD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>THE UNICON ENGINEERS</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Deulpur Gangadharpur (Zone-I) PWSS [SM/18560], Deulpur Gangadharpur (Zone-II) PWSS [SM/14154], Bikihakola PWSS [SM/18846] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000995/2024-2025</t>
+  </si>
+  <si>
+    <t>225-A/HSSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Source Augmentation of Beldubi Water Supply Scheme [SM/18845], Source Augmentation of Bikihakola Water Supply Scheme [SM/18846], Source Augmentation of Sahapur Piped Water Supply Scheme [SM/18844] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001000/2024-2025</t>
+  </si>
+  <si>
+    <t>233/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,70 +723,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1163,87 +1250,386 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0.68</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.53</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>289.03</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>20</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>520.83</v>
+      </c>
+      <c r="P15" s="8">
+        <v>63.64</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>12.22</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>