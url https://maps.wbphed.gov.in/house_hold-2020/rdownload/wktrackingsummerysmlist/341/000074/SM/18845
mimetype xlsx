--- v4 (2026-06-15)
+++ v5 (2026-09-21)
@@ -77,252 +77,252 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOWRAH</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Beldubi Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/18845</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of Beldubi Water Supply Scheme Block- Panchla District- Howrah under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer5</t>
+  </si>
+  <si>
+    <t>ORD/001304/2023-2024</t>
+  </si>
+  <si>
+    <t>4537/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>D. K. ELECTRIC</t>
+  </si>
+  <si>
     <t>Howrah Division</t>
   </si>
   <si>
-    <t>Source Augmentation of Beldubi Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Preparation of DPR for Source Augmentation for Beldubi PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>AE/SADAR</t>
+  </si>
+  <si>
+    <t>ORD/001033/2024-2025</t>
+  </si>
+  <si>
+    <t>827/HSSD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Reconnection of FHTC &amp; distribution pipe line and allied works, Construction of 1 (One) no.pump house (5.40m x 3.60 m), Construction of 1 (One) no. Boundary wall at Beldubi piped water supply scheme under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>je_how_rws_jagat</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>1139/HD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT BAG</t>
   </si>
   <si>
     <t>Sinking 1No. 250 X 150 mm Dia and 240 m deep tube well drilling by direct rotary method with 150 mm. dia. PVC. strainer of 30m. length having 250 mm dia. 60 m. long PVC housing pipe &amp; 150 mm dia. 150 m. long well pipe alongwith 3m blank pipe all complete including cost of materials at Beldubi PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>AE/SADAR</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000589/2023-2024</t>
   </si>
   <si>
     <t>997/HD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Design,drawing,construction including rcc foundation and commissioning of iron elimination plant of capacity 50.00 cum per hour including 3(three) month trial run in the premises of Beldubi PWSS Under Howrah Sadar Sub-Division of Howrah Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>2889/HD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>NEER UDYOG</t>
+  </si>
+  <si>
+    <t>Reconnection of FHTC&amp; Allied Works at Beldubi PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE/RWS/Panchla,je_how_rws_jagat</t>
+  </si>
+  <si>
+    <t>ORD/000719/2023-2024</t>
+  </si>
+  <si>
+    <t>161/HSSD</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>KUNAL BANERJEE</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Beldubi w/s scheme, T.W. No.-III, Dist.-Howrah under PHE Dte. Application No- 1008188704 Reference ID- 106812203 SM Code- 18845</t>
   </si>
   <si>
     <t>BILL/02272/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-583</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation money deposition for additional work at Beldubi w/s scheme, T.W. No.-III, Dist.-Howrah under PHE Dte. Application No- 100000124155 Reference ID- 860319335 SM Code- 18845</t>
   </si>
   <si>
     <t>BILL/02531/2024-2025</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of Beldubi Water Supply Scheme Block- Panchla District- Howrah under JJM Program under Electrical Division PHE Dte.</t>
-[...59 lines deleted...]
-    <t>KUNAL BANERJEE</t>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Sahapur PWSS [SM/18844], and Beldubi PWSS [SM/04274] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000998/2024-2025</t>
+  </si>
+  <si>
+    <t>230/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Source Augmentation of Beldubi Water Supply Scheme [SM/18845], Source Augmentation of Bikihakola Water Supply Scheme [SM/18846], Source Augmentation of Sahapur Piped Water Supply Scheme [SM/18844] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001000/2024-2025</t>
+  </si>
+  <si>
+    <t>233/HSSD</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
   </si>
   <si>
     <t>Shifting of HT oh line along with dp installed for placing DTR for PHE at village Beldubi under Burikhali CCC Application No- 100000126831 Reference ID- 860322111 SM Code- 18845</t>
   </si>
   <si>
     <t>BILL/02904/2024-2025</t>
   </si>
   <si>
     <t>21/01/2025</t>
-  </si>
-[...67 lines deleted...]
-    <t>JHARNA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,656 +871,656 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>14.59</v>
+        <v>10.74</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.19</v>
+        <v>0.78</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>50.57</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>29.53</v>
+      </c>
+      <c r="R5" s="4">
+        <v>58.39</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>10.74</v>
+        <v>14.59</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>50.57</v>
+        <v>24.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>29.53</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>58.39</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>0.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.59</v>
+        <v>4.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4">
+        <v>610</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.78</v>
+        <v>0.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>24.38</v>
+        <v>0.57</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.57</v>
+        <v>0.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
+      <c r="L13" s="4">
+        <v>667</v>
+      </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="P13" s="4">
-        <v>0.85</v>
+        <v>0.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>108.19</v>