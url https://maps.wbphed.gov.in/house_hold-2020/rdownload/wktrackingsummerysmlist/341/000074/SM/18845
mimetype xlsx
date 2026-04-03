--- v1 (2026-01-12)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,66 +140,90 @@
   <si>
     <t>Quotation money deposition for new service connection at Beldubi w/s scheme, T.W. No.-III, Dist.-Howrah under PHE Dte. Application No- 1008188704 Reference ID- 106812203 SM Code- 18845</t>
   </si>
   <si>
     <t>BILL/02272/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-583</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation money deposition for additional work at Beldubi w/s scheme, T.W. No.-III, Dist.-Howrah under PHE Dte. Application No- 100000124155 Reference ID- 860319335 SM Code- 18845</t>
   </si>
   <si>
     <t>BILL/02531/2024-2025</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>Design,drawing,construction including rcc foundation and commissioning of iron elimination plant of capacity 50.00 cum per hour including 3(three) month trial run in the premises of Beldubi PWSS Under Howrah Sadar Sub-Division of Howrah Division P.H.E Dte.</t>
-[...14 lines deleted...]
-    <t>NEER UDYOG</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of Beldubi Water Supply Scheme Block- Panchla District- Howrah under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer5</t>
+  </si>
+  <si>
+    <t>ORD/001304/2023-2024</t>
+  </si>
+  <si>
+    <t>4537/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>D. K. ELECTRIC</t>
+  </si>
+  <si>
+    <t>Reconnection of FHTC &amp; distribution pipe line and allied works, Construction of 1 (One) no.pump house (5.40m x 3.60 m), Construction of 1 (One) no. Boundary wall at Beldubi piped water supply scheme under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>1139/HD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT BAG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -887,140 +911,201 @@
         <v>0.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>24.38</v>
+        <v>10.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>50.57</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>40</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>80.13</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>