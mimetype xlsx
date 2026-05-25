--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,71 @@
     <t>23/11/2023</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>D. K. ELECTRIC</t>
   </si>
   <si>
     <t>Reconnection of FHTC &amp; distribution pipe line and allied works, Construction of 1 (One) no.pump house (5.40m x 3.60 m), Construction of 1 (One) no. Boundary wall at Beldubi piped water supply scheme under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000620/2023-2024</t>
   </si>
   <si>
     <t>1139/HD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>BISWAJIT BAG</t>
+  </si>
+  <si>
+    <t>Reconnection of FHTC&amp; Allied Works at Beldubi PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE/RWS/Panchla,je_how_rws_jagat</t>
+  </si>
+  <si>
+    <t>ORD/000719/2023-2024</t>
+  </si>
+  <si>
+    <t>161/HSSD</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>KUNAL BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1011,101 +1032,162 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>50.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>58.39</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>81.02</v>
+      </c>
+      <c r="P9" s="8">
+        <v>29.53</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>36.45</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>