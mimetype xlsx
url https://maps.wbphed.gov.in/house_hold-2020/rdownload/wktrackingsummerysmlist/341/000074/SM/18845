--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,128 @@
     <t>02/03/2025</t>
   </si>
   <si>
     <t>BISWAJIT BAG</t>
   </si>
   <si>
     <t>Reconnection of FHTC&amp; Allied Works at Beldubi PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division PHE Dte.</t>
   </si>
   <si>
     <t>JE/RWS/Panchla,je_how_rws_jagat</t>
   </si>
   <si>
     <t>ORD/000719/2023-2024</t>
   </si>
   <si>
     <t>161/HSSD</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>KUNAL BANERJEE</t>
+  </si>
+  <si>
+    <t>Shifting of HT oh line along with dp installed for placing DTR for PHE at village Beldubi under Burikhali CCC Application No- 100000126831 Reference ID- 860322111 SM Code- 18845</t>
+  </si>
+  <si>
+    <t>BILL/02904/2024-2025</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Source Augmentation for Beldubi PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001010/2024-2025</t>
+  </si>
+  <si>
+    <t>827/HSSD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Design,drawing,construction including rcc foundation and commissioning of iron elimination plant of capacity 50.00 cum per hour including 3(three) month trial run in the premises of Beldubi PWSS Under Howrah Sadar Sub-Division of Howrah Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>2889/HD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>NEER UDYOG</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Sahapur PWSS [SM/18844], and Beldubi PWSS [SM/04274] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000998/2024-2025</t>
+  </si>
+  <si>
+    <t>230/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Source Augmentation of Beldubi Water Supply Scheme [SM/18845], Source Augmentation of Bikihakola Water Supply Scheme [SM/18846], Source Augmentation of Sahapur Piped Water Supply Scheme [SM/18844] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001000/2024-2025</t>
+  </si>
+  <si>
+    <t>233/HSSD</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1107,87 +1185,386 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>0.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4">
+        <v>667</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>24.38</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>108.19</v>
+      </c>
+      <c r="P14" s="8">
+        <v>29.53</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>27.3</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>