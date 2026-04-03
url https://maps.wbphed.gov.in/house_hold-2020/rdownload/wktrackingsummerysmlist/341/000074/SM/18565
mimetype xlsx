--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,111 +200,72 @@
   <si>
     <t>BILL/06046/2023-2024</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) &amp; Interconnection between tube wells &amp; Construction of 4 nos 5.40Mx 3.60M Swtich Room with Plinth Height (600mm to 1000mm) with Sanitary and water Supply arrangement and 400 cu.m. capacity 20 mtr staging height RCC Over Head Reservoir including Pipe connection &amp; soil investigation including pile design of HAROP (ZONE-II) PWSS OF BAGNAN-I BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>ORD/000147/2023-2024</t>
   </si>
   <si>
     <t>2846/HD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SUBHASH BOSE</t>
   </si>
   <si>
-    <t>Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) &amp; Interconnection between tube wells HAROP (ZONE-I) PWSS OF BAGNAN-I BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Harop (Zone-I &amp; II) water supply scheme, T.W. No. I, II &amp; III, Block: Bagnan-I, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000922/2023-2024</t>
   </si>
   <si>
     <t>3593/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>SUBHRA ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>TECH VISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1228,262 +1189,140 @@
         <v>506.25</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>249.55</v>
+        <v>32.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...27 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>634.92</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>