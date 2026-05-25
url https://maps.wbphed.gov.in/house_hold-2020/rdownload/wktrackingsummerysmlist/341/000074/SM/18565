--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -817,54 +817,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -878,54 +878,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>64.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>40.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>61.9</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1228,88 +1228,88 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>32.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.52</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>51.24</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>634.92</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>60.16</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>9.47</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>