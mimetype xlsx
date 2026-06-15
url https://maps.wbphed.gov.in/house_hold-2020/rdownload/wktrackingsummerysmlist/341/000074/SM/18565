--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,107 @@
     <t>SUBHASH BOSE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Harop (Zone-I &amp; II) water supply scheme, T.W. No. I, II &amp; III, Block: Bagnan-I, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000922/2023-2024</t>
   </si>
   <si>
     <t>3593/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>SUBHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000043/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>SHIFTING OF ELECTRIC POLE NEAR PUMP HOUSE NO-I OF HAROP WATER SUPPLY SCHEME FOR OPTIMUM LAND USE. (SM/18565 ) Reference Id- 860347503, Application ID- 100000147243</t>
+  </si>
+  <si>
+    <t>BILL/02682/2025-2026</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.(Phase-II).</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000199/2025-2026</t>
+  </si>
+  <si>
+    <t>3670/HD</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) &amp; Interconnection between tube wells HAROP (ZONE-I) PWSS OF BAGNAN-I BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2023-2024</t>
+  </si>
+  <si>
+    <t>2837/HD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>N. G ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1242,87 +1299,321 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>32.24</v>
       </c>
       <c r="Q10" s="4">
         <v>16.52</v>
       </c>
       <c r="R10" s="4">
         <v>51.24</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.87</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21.25</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>22</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>249.55</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>44.69</v>
+      </c>
+      <c r="R14" s="4">
+        <v>17.91</v>
+      </c>
+      <c r="S14" s="4">
+        <v>18</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>908.81</v>
+      </c>
+      <c r="P15" s="8">
+        <v>104.85</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>11.54</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>