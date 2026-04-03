--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,71 +177,50 @@
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>TRIMARV SOLUTIONS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of 3 (Three) Nos. 250 X 150 mm Dia tubewell Drilling by Direct Rotary method with UPVC Pipes all complete, Construction of 3no 5.40Mx 3.60M Swtich Room with Plinth Height (600mm to 1000mm) with Sanitary and water Supply arrangement, Constrcution of 1.5 mtrs. Height Boundary Wall along with 750 mm Height 3 layer barbed wire around head work site, Constrcution of 1.5 mtrs. Height Boundary Wall along with 750 mm Height 3 layer barbed wire around Other than head work site land development of Head work site and other Tube well sites, Laying distribution system (HDPE &amp; DI) &amp; Providing Household Connection (3191nos), Interconnection between Tube wells &amp; OHR and Construction of 700 cu.m. capacity 20 mtr staging height RCC Over Head Reservoir including Pipe connection &amp; soil investigation Baniban with foundation design Baniban Piped Water Supply Scheme (Zone-III) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000152/2023-2024</t>
   </si>
   <si>
     <t>2960/HD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>SAMIRON GHOSH</t>
-  </si>
-[...19 lines deleted...]
-    <t>NOBLE ENTERPRISE</t>
   </si>
   <si>
     <t>Restoration of Bituminous Road along with alterntive laying of DI &amp; HDPE (PE 100, PN6) pipes from 1) Basudebpur Lalpool to Basudebpur G.P. Office via. H/W site to Jhuri Battala(PWD), 2) Basudebpur Battala to Basudebpur Shibtala, 3) Nurullapara Battala to Katra Bazar via. Katra Auto Stand, 4) Katra Auto stand to Basudebpur Lalpool, 5) Basudebpur Bazar to Tehatta Mollickpara via. Tehatta Sishu Niketan to Tehatta Balika Vidyalaya, 6) Uttar Magurkhali to Dakshin Magurkhali, 7) Adharmanik IOCL crossing to Adharmanik Pry. School via. Adharmanik HKKS Pry. School &amp; Pramanick para under Baniban Zone-III PWSS under Uluberia Sub-Division of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000147/2025-2026</t>
   </si>
   <si>
     <t>3467/HD</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>INDICON ENGINEERS CO-OP SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -648,70 +627,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1039,184 +1018,121 @@
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.8</v>
+        <v>83.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>1154.78</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>