--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>16/08/2023</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>SAMIRON GHOSH</t>
   </si>
   <si>
     <t>Restoration of Bituminous Road along with alterntive laying of DI &amp; HDPE (PE 100, PN6) pipes from 1) Basudebpur Lalpool to Basudebpur G.P. Office via. H/W site to Jhuri Battala(PWD), 2) Basudebpur Battala to Basudebpur Shibtala, 3) Nurullapara Battala to Katra Bazar via. Katra Auto Stand, 4) Katra Auto stand to Basudebpur Lalpool, 5) Basudebpur Bazar to Tehatta Mollickpara via. Tehatta Sishu Niketan to Tehatta Balika Vidyalaya, 6) Uttar Magurkhali to Dakshin Magurkhali, 7) Adharmanik IOCL crossing to Adharmanik Pry. School via. Adharmanik HKKS Pry. School &amp; Pramanick para under Baniban Zone-III PWSS under Uluberia Sub-Division of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000147/2025-2026</t>
   </si>
   <si>
     <t>3467/HD</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>INDICON ENGINEERS CO-OP SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Restoration of Black top Road along with alternative laying of DI &amp; HDPE (PE100, PN6) pipes from Basudevpur Bazar to Nurillapara under Baniban (Zone-III) PWSS under Uluberia Sub-Division of Howrah Division, PHE Dte. (SM/18564)</t>
+  </si>
+  <si>
+    <t>ORD/000063/2025-2026</t>
+  </si>
+  <si>
+    <t>2501/HD</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>SANJOY GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -851,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>3.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -914,54 +932,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>1.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.06</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1052,87 +1070,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>83.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.16</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1163.94</v>
+      </c>
+      <c r="P9" s="8">
+        <v>5.39</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.46</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>