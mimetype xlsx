--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,122 @@
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>INDICON ENGINEERS CO-OP SOCIETY LTD</t>
   </si>
   <si>
     <t>Restoration of Black top Road along with alternative laying of DI &amp; HDPE (PE100, PN6) pipes from Basudevpur Bazar to Nurillapara under Baniban (Zone-III) PWSS under Uluberia Sub-Division of Howrah Division, PHE Dte. (SM/18564)</t>
   </si>
   <si>
     <t>ORD/000063/2025-2026</t>
   </si>
   <si>
     <t>2501/HD</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>SANJOY GHOSH</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000047/2024-2025</t>
+  </si>
+  <si>
+    <t>494/HD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000045/2024-2025</t>
+  </si>
+  <si>
+    <t>493/HD</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Baniban w/s scheme, Zone- III, T.W. No.-I, Dist.-Howrah under PHE Dte. Application No- 1008447246 Reference ID- 106985415 SM Code- 18564</t>
+  </si>
+  <si>
+    <t>BILL/04301/2024-2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Road Restoration work due to cutting by PHE for laying water pipeline at Howrah Amta Road from 44.80 km to 47.30 km under Howrah Division, P.W.D. during the year 2025-26.</t>
+  </si>
+  <si>
+    <t>BILL/00902/2025-2026</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER HOWRAH DIVISION, PWD.</t>
+  </si>
+  <si>
+    <t>Road Restoration Work due to road cutting by PHE for laying water pipeline at Nimdighi Basudevpur Road from 2.37 kmp to 6.77 kmp in the District of Howrah during the year 2025-26.</t>
+  </si>
+  <si>
+    <t>BILL/00903/2025-2026</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of 1 (One) no. Luxury Taxi/Maxi cab/Motor cab on daily basis under monthly hiring category for the Assistant Engineer, Uluberia Sub- Division , PHE Dte of the Government of West Bengal (for Twelve months) under Howrah Division, PHE dte. (Period of 365 Days)</t>
+  </si>
+  <si>
+    <t>JE-USD,JE/USD</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>1182/AE/USD</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>NOBLE ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +717,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1133,87 +1205,439 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>9.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="4">
+        <v>11.09</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>35.82</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>19.97</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" s="4">
+        <v>28.53</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>1.77</v>
+      </c>
+      <c r="R14" s="4">
+        <v>36.76</v>
+      </c>
+      <c r="S14" s="4">
+        <v>30</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1268.35</v>
+      </c>
+      <c r="P15" s="8">
+        <v>7.16</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0.56</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>