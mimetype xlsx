--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -260,51 +260,51 @@
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>4816/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Special repairing work for restoration of damage pavement caused by laying of pipe line from Start Node Section 359 to End Node section 873 of existing LDS at MEJUTI BRIDGE TO PANCHLA BAZAR for the 2.7 km (WBSRDA) road at Panchla PWSS in Panchla Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000112/2025-2026</t>
   </si>
   <si>
     <t>3144/HD</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>13/09/2025</t>
   </si>
   <si>
     <t>LAKSHMI IRON</t>
   </si>
   <si>
     <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Bally Jagacha &amp; Panchla Block)</t>
   </si>