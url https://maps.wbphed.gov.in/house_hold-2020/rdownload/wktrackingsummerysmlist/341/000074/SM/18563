--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,93 +242,72 @@
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>02/08/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Additional Laying Distribution Pipeline &amp; approach road with land development at OHR site &amp; allied works of Panchla PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>2835/HD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+    <t>Special repairing work for restoration of damage pavement caused by laying of pipe line from Start Node Section 359 to End Node section 873 of existing LDS at MEJUTI BRIDGE TO PANCHLA BAZAR for the 2.7 km (WBSRDA) road at Panchla PWSS in Panchla Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000112/2025-2026</t>
+  </si>
+  <si>
+    <t>3144/HD</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>13/09/2025</t>
+  </si>
+  <si>
+    <t>LAKSHMI IRON</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Bally Jagacha &amp; Panchla Block)</t>
   </si>
   <si>
     <t>AE HQ</t>
-  </si>
-[...37 lines deleted...]
-    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Bally Jagacha &amp; Panchla Block)</t>
   </si>
   <si>
     <t>ORD/000220/2025-2026</t>
   </si>
   <si>
     <t>4118/HD</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>JHARNA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -732,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -954,54 +933,54 @@
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1312,54 +1291,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>1986.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>347.51</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>17.5</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1375,54 +1354,54 @@
       <c r="I11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>46.35</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.02</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>25.92</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1477,247 +1456,184 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>12.48</v>
+        <v>37.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>83</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>37.39</v>
+        <v>4.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>2257.48</v>
+      </c>
+      <c r="P15" s="8">
+        <v>362.05</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>16.04</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>