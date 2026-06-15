--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,71 @@
     <t>13/09/2025</t>
   </si>
   <si>
     <t>LAKSHMI IRON</t>
   </si>
   <si>
     <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Bally Jagacha &amp; Panchla Block)</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>ORD/000220/2025-2026</t>
   </si>
   <si>
     <t>4118/HD</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>4816/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1553,87 +1574,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>4.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>12.48</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>78</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>2269.96</v>
+      </c>
+      <c r="P16" s="8">
+        <v>362.05</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>15.95</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>