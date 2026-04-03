--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -278,201 +278,183 @@
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>447/HD</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>Road Restoration work due to road cutting by PHED for laying water pipe line at Howrah Amta Road from 37.40 Km to 41.30 Km under Howrah Division, PWD during the year 2024-2025</t>
   </si>
   <si>
     <t>BILL/00804/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-479</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER HOWRAH DIVISION, PWD.</t>
   </si>
   <si>
-    <t>Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC-530 nos) and Interconnection between tubewells &amp; Construction of 500 cu.m. capacity 20 mtr staging height RCC Over Head Reservoir including Pipe connection &amp; soil investigation including foundation design for DEBANDI PWSS OF AMTA-I BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE. Part-A-Baneswarpur</t>
-[...14 lines deleted...]
-    <t>SHANTA COLIBRI (INDIA) PVT. LTD</t>
+    <t>Laying Distribution System (HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC-470 nos) FOR DEBANDI PWSS OF AMTA-I BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE. Part-E-Kandua</t>
+  </si>
+  <si>
+    <t>ORD/000247/2023-2024</t>
+  </si>
+  <si>
+    <t>3531/HD</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. BHOWMICK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (284 m Length), Land development, approach road etc at Head Work Site including alternative laying of DI(K-9) &amp; DI (K-7) pipeline etc of 2nd T.Well &amp; 3rd T.Well site of Debandi W/S scheme at Amta-I Block in Uluberia Sub-Division under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000131/2025-2026</t>
+  </si>
+  <si>
+    <t>3233/HD</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>21/09/2025</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (one) No. Additional 250 X 150 mm Dia and 250 m deep Drilling by Direct Rotary method with UPVC Pipes all complete at Debandi PWSS of Amta-I Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Location: Darapur)</t>
+  </si>
+  <si>
+    <t>ORD/000130/2025-2026</t>
+  </si>
+  <si>
+    <t>3232/HD</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBEWELL DRILLERS</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Amta-I Block) (PART-B)</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>ORD/000228/2025-2026</t>
+  </si>
+  <si>
+    <t>4126/HD</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Debandi water supply scheme, T.W. No.- I, II &amp; III, Block: Amta-I, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer5,Junior Engineer6</t>
+  </si>
+  <si>
+    <t>ORD/000909/2023-2024</t>
+  </si>
+  <si>
+    <t>3580/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISES</t>
   </si>
   <si>
     <t>Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC 690 nos) DEBANDI PWSS OF AMTA-I BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE. Part-B-Sarpota &amp; Chalunia</t>
   </si>
   <si>
     <t>ORD/000165/2023-2024</t>
   </si>
   <si>
     <t>2999/HD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>M/S SARADA UDYOG</t>
   </si>
   <si>
-    <t>Laying Distribution System (HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC-470 nos) FOR DEBANDI PWSS OF AMTA-I BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE. Part-E-Kandua</t>
-[...53 lines deleted...]
-    <t>AE HQ</t>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
-    <t>ORD/000199/2025-2026</t>
-[...8 lines deleted...]
-    <t>01/11/2025</t>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>4815/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
-  </si>
-[...40 lines deleted...]
-    <t>S.S. ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,51 +843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1818,539 +1800,476 @@
       <c r="H16" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>276.9</v>
+        <v>68.87</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P17" s="4">
-        <v>138.83</v>
+        <v>53.51</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>68.87</v>
+        <v>15.45</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="13" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P19" s="4">
-        <v>53.51</v>
+        <v>4.79</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>113</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>114</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="P20" s="4">
-        <v>15.45</v>
+        <v>34.16</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>21.25</v>
+        <v>138.83</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>127</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>4.79</v>
+        <v>12.67</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="3">
-[...26 lines deleted...]
-      <c r="J23" s="13" t="s">
+      <c r="A23" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="K23" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>826.96</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
-    <row r="24" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>