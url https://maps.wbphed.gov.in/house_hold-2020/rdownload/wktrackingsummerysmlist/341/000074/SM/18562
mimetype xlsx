--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -1185,54 +1185,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>166.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>57.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>34.34</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1248,54 +1248,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>182.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>58.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>31.94</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1311,54 +1311,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>4.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1374,54 +1374,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>52.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>49.47</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.88</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1437,54 +1437,54 @@
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>1.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1500,54 +1500,54 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>1.13</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1563,54 +1563,54 @@
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>1.13</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -2049,54 +2049,54 @@
       <c r="I20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>114</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P20" s="4">
         <v>34.16</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>8.91</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>26.08</v>
       </c>
       <c r="S20" s="4">
         <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2112,54 +2112,54 @@
       <c r="I21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
         <v>138.83</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>87.06</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>62.71</v>
       </c>
       <c r="S21" s="4">
         <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
@@ -2175,88 +2175,88 @@
       <c r="I22" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P22" s="4">
         <v>12.67</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>1.07</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>8.47</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>826.96</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>270.04</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>32.66</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>