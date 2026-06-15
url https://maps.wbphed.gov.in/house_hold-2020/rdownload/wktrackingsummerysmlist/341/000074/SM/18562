--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,92 @@
     <t>08/07/2025</t>
   </si>
   <si>
     <t>M/S SARADA UDYOG</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>4815/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>RTOR000011/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC-530 nos) and Interconnection between tubewells &amp; Construction of 500 cu.m. capacity 20 mtr staging height RCC Over Head Reservoir including Pipe connection &amp; soil investigation including foundation design for DEBANDI PWSS OF AMTA-I BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE. Part-A-Baneswarpur</t>
+  </si>
+  <si>
+    <t>ORD/000146/2023-2024</t>
+  </si>
+  <si>
+    <t>2840/HD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>SHANTA COLIBRI (INDIA) PVT. LTD</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.(Phase-II).</t>
+  </si>
+  <si>
+    <t>ORD/000199/2025-2026</t>
+  </si>
+  <si>
+    <t>3670/HD</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,51 +885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2189,87 +2231,272 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P22" s="4">
         <v>12.67</v>
       </c>
       <c r="Q22" s="4">
         <v>1.07</v>
       </c>
       <c r="R22" s="4">
         <v>8.47</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="L23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P24" s="4">
+        <v>276.9</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>108.69</v>
+      </c>
+      <c r="R24" s="4">
+        <v>39.25</v>
+      </c>
+      <c r="S24" s="4">
+        <v>75</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P25" s="4">
+        <v>21.25</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>22</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1126.03</v>
+      </c>
+      <c r="P26" s="8">
+        <v>378.73</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>33.63</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>