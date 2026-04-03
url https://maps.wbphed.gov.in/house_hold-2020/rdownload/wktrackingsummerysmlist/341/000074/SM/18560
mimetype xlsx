--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
   <si>
     <t>446/HD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Laying Distribution Pipeline work with Providing FHTC (Functional Household Tap Connection-1818 NOS) For Augmentation of Deulpur Gangadharpur Zone-I PWSS at Panchla Block of Howrah Sadar Sub Division under Howrah Division, P. H. E. Dte. From Node Section 7-34 to Node Section 74-77, From Node Section 101-248 to Node Section 356-358, From Node Section 72-84 to Node Section 241-256, From Node Section 256-257 to Node Section 449-450 (P-5,6,7 &amp; 8)</t>
   </si>
   <si>
     <t>AE/SADAR</t>
   </si>
   <si>
     <t>je_how_rws_jagat</t>
   </si>
   <si>
     <t>ORD/000151/2023-2024</t>
   </si>
   <si>
     <t>2956/HD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>31/07/2026</t>
   </si>
   <si>
     <t>M/S ASHIRBAD (INDIA)</t>
   </si>
   <si>
     <t>Sinking of 3 (Three) Nos. 300 X 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Deulpur Gangadharpur (Zone-I) PWSS of Panchla Block Howrah Sadar Sub-Division under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000340/2023-2024</t>
   </si>
   <si>
     <t>4597/HD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>WATER TECH</t>
   </si>
   <si>
     <t>Quotation App. No.-1007748306 SM/18560</t>
   </si>
@@ -260,105 +260,120 @@
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>4816/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Special repairing work for restoration of damage pavement caused by laying of pipe line from start Node point 36 to End Node point 256 of existing LDS at Deulpur Board Girls primary School to Deulpur Bandher Bazar for the 2.0 km (PMGSY/PWD) road at Deulpur Gangadharpur Zone-I PWSS Under Panchla Block under Howrah Sadar Sub Division of Howrah Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000710/2024-2025</t>
   </si>
   <si>
     <t>1313/HD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>ASSOCIATE CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional distribution pipe line &amp; allied works at Deulpur Gangadharpur Zone-I PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000399/2024-2025</t>
   </si>
   <si>
     <t>859/HD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>03/05/2026</t>
   </si>
   <si>
     <t>Laying Distribution Pipeline work with Providing FHTC (1300 nos) (Functional Household Tap Connection) For Augmentation of Deulpur Gangadharpur Zone-I PWSS at Panchla Block of Howrah Sadar Sub Division under Howrah Division, P.H.E. Dte. From Node Section 55-82 to Node Section 147-148 &amp; From Node Section 82-170 to Node Section 409-410 (P-2&amp;3)</t>
   </si>
   <si>
     <t>ORD/000193/2023-2024</t>
   </si>
   <si>
     <t>3195/HD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SANJUKTA ENGINEERS</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution pipe line and allied works in Kusadanga mouza at Deulpur Gangadharpur Zone-I PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>4187/HD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1636,87 +1651,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>121.57</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>55</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P16" s="4">
+        <v>53.88</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>80</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1200.75</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>