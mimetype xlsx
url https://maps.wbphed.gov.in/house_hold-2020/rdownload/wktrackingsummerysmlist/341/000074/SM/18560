--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,138 +242,129 @@
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>SUJATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Distribution Pipeline work with Providing FHTC (Functional Household Tap Connection) For Augmentation of Deulpur Gangadharpur Zone-I PWSS at Panchla Block of Howrah Sadar Sub Division under Howrah Division, P. H. E. Dte. From Node Section 174-242 to Node Section 411-414, Part 4</t>
   </si>
   <si>
     <t>ORD/000215/2023-2024</t>
   </si>
   <si>
     <t>3279/HD</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Special repairing work for restoration of damage pavement caused by laying of pipe line from start Node point 36 to End Node point 256 of existing LDS at Deulpur Board Girls primary School to Deulpur Bandher Bazar for the 2.0 km (PMGSY/PWD) road at Deulpur Gangadharpur Zone-I PWSS Under Panchla Block under Howrah Sadar Sub Division of Howrah Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000710/2024-2025</t>
   </si>
   <si>
     <t>1313/HD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>ASSOCIATE CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional distribution pipe line &amp; allied works at Deulpur Gangadharpur Zone-I PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000399/2024-2025</t>
   </si>
   <si>
     <t>859/HD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>17/07/2026</t>
   </si>
   <si>
     <t>Laying Distribution Pipeline work with Providing FHTC (1300 nos) (Functional Household Tap Connection) For Augmentation of Deulpur Gangadharpur Zone-I PWSS at Panchla Block of Howrah Sadar Sub Division under Howrah Division, P.H.E. Dte. From Node Section 55-82 to Node Section 147-148 &amp; From Node Section 82-170 to Node Section 409-410 (P-2&amp;3)</t>
   </si>
   <si>
     <t>ORD/000193/2023-2024</t>
   </si>
   <si>
     <t>3195/HD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SANJUKTA ENGINEERS</t>
   </si>
   <si>
     <t>Laying of additional distribution pipe line and allied works in Kusadanga mouza at Deulpur Gangadharpur Zone-I PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000161/2024-2025</t>
   </si>
   <si>
     <t>4187/HD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of 1(One) no. Boundary Wall at OHR site for Deulpur Gangadharpur (Zone -I) PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2025-2026</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>03/08/2025</t>
+  </si>
+  <si>
+    <t>SMK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1153,54 +1144,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>179.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>159.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.89</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1214,54 +1205,54 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>50.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>48.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1332,54 +1323,54 @@
       <c r="I10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>373.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>26.51</v>
       </c>
       <c r="S10" s="4">
         <v>24</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1393,393 +1384,393 @@
       <c r="I11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>98.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>78.13</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>79.58</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>12.48</v>
+        <v>28.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
-        <v>28.9</v>
+        <v>87.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>87.3</v>
+        <v>121.57</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>83.98</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>69.08</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>121.57</v>
+        <v>53.88</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>8.13</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>15.09</v>
       </c>
       <c r="S15" s="4">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>53.88</v>
+        <v>16.25</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
-        <v>1200.75</v>
+        <v>1204.53</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>476.71</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>39.58</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>