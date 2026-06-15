--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,161 @@
     <t>ORD/000161/2024-2025</t>
   </si>
   <si>
     <t>4187/HD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>Construction of 1(One) no. Boundary Wall at OHR site for Deulpur Gangadharpur (Zone -I) PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2025-2026</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>03/08/2025</t>
   </si>
   <si>
     <t>SMK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of approach road and land Development at 3rd tubewell site, Construction of 1(One) no. boundary wall, Construction of 3rd Pump House (5.40m x 3.60m) at Deulpur Gangadharpur Zone-I PWSS under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2024-2025</t>
+  </si>
+  <si>
+    <t>1015/HD</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>GRAVITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Joynagar bazar to deulpur H.C Road from 4.340km to 5.00 km, Restoration work of PHE Cutting for laying pipe line under Howrah Highway Division in the District of Howrah.Under deulpur gangadharpur Zone-I water supply scheme of Panchla Block.</t>
+  </si>
+  <si>
+    <t>BILL/01191/2024-2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER HIGHWAY DIVISION P W ROADS HOWRAH</t>
+  </si>
+  <si>
+    <t>Repair of L061-L053 Baki Daspara to Mistripara Rest L061 Road Damaged by PHE.</t>
+  </si>
+  <si>
+    <t>BILL/01108/2025-2026</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA-II</t>
+  </si>
+  <si>
+    <t>Dewanghata Bowbazar Road with link to deulpur H.C from 0.00 km to 2.20 km, Restoration work of PHE cutting for laying pipe line under Howrah Highway Division in the District of Howrah.</t>
+  </si>
+  <si>
+    <t>BILL/01190/2024-2025</t>
+  </si>
+  <si>
+    <t>Repair of Khusdanga - Jujarshah Bus Stand Road Damaged by PHE.</t>
+  </si>
+  <si>
+    <t>BILL/01107/2025-2026</t>
+  </si>
+  <si>
+    <t>Permanent restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road "Wadhipur - Makardaha Bazar" of Domjur Block, Howrah under W.B.S.R.D.A. Howrah Division-I. (Package No WB/09/08).</t>
+  </si>
+  <si>
+    <t>BILL/00170/2025-2026</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>4816/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Deulpur Gangadharpur (Zone-I) PWSS [SM/18560], Deulpur Gangadharpur (Zone-II) PWSS [SM/14154], Bikihakola PWSS [SM/18846] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000995/2024-2025</t>
+  </si>
+  <si>
+    <t>225-A/HSSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,73 +864,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1703,87 +1814,545 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>16.25</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>13.04</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P18" s="4">
+        <v>21.24</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.4</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P20" s="4">
+        <v>40.44</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P21" s="4">
+        <v>17.49</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P22" s="4">
+        <v>21.82</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P23" s="4">
+        <v>12.48</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>9.42</v>
+      </c>
+      <c r="R23" s="4">
+        <v>75.49</v>
+      </c>
+      <c r="S23" s="4">
+        <v>78</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>1336.29</v>
+      </c>
+      <c r="P25" s="8">
+        <v>486.13</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>36.38</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>