--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -389,51 +389,51 @@
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Supply of Fuel for 1(One) no Diesel driven luxury car/ Ambassadar (WB17-1864) for the Official use of the Superintending Engineer, Mechanical circle-II PHE Dte for the Month of February,2024</t>
   </si>
   <si>
     <t>BILL/00826/2024-2025</t>
   </si>
   <si>
     <t>Laying Distribution Pipe Lines With Allied Works and Providing Functional Household Tap Connection(FHTC) and construction of 2 nos Pump House (H/W Site &amp; 2nd T/W Site) for UDAYNARAYANPUR Agumentation Zone-I Water Supply Scheme In Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE/RWS/Udaynaryanpur,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000129/2023-2024</t>
   </si>
   <si>
     <t>2645/HD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>16/10/2023</t>
+    <t>22/03/2026</t>
   </si>
   <si>
     <t>Laying Distribution Pipe Lines With Allied Works and Providing Functional Household Tap Connection(FHTC) &amp; construction of 750 cum capacity 20mtr staging height RCC Over head Reservoir (including pile foundation), pipe connection &amp; cost of pipes &amp; soil investigation with design for pile foundation &amp; construction of 1no Pump house at HW site for Udaynarayanpur Augmentation Zone-II Water Supply Scheme In Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000138/2023-2024</t>
   </si>
   <si>
     <t>2759/HD</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>GHOSH CONCERN</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Udaynarayanpur (Zone-I &amp; II) water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000991/2023-2024</t>
   </si>
@@ -446,69 +446,69 @@
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S, GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>4813/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Additional Laying of Distribution Pipe Lines for leftout area of UDAYNARAYANPUR ZONE-II Piped Water Supply Scheme, Rising Main &amp; Inter Connection with PH-1 &amp; PH-5 of UDAYNARAYANPUR ZONE-I &amp; II PWSS, Rising Main &amp; Inter Connection with both PH-3 &amp; PH-4 and Repairing of Pump House &amp; Construction of W/C at H/W Site of UDAYNARAYANPUR ZONE-I &amp; II PWSS at Udaynarayanpur Block under Howrah Division, P.H.E. Dte. [SM/18398]</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>3872/HD</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>28/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1060,54 +1060,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.19</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.56</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1121,54 +1121,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.18</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.83</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1296,54 +1296,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>171.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>24.1</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>14.04</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1418,54 +1418,54 @@
       <c r="I9" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>52.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>43.76</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>83.95</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1479,54 +1479,54 @@
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>2.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.72</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.43</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1540,54 +1540,54 @@
       <c r="I11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>0.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.57</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1601,54 +1601,54 @@
       <c r="I12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>0.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1662,54 +1662,54 @@
       <c r="I13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>0.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1723,54 +1723,54 @@
       <c r="I14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>0.91</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2352,54 +2352,54 @@
       <c r="I25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>121</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P25" s="4">
         <v>378.71</v>
       </c>
       <c r="Q25" s="4">
-        <v>325.97</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>86.07</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>75</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2413,54 +2413,54 @@
       <c r="I26" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P26" s="4">
         <v>723.52</v>
       </c>
       <c r="Q26" s="4">
-        <v>371.6</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>51.36</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>30</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2535,54 +2535,54 @@
       <c r="I28" s="13" t="s">
         <v>139</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P28" s="4">
         <v>13.59</v>
       </c>
       <c r="Q28" s="4">
-        <v>3.12</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>22.97</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>60</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2630,54 +2630,54 @@
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>151</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>1868.32</v>
       </c>
       <c r="P30" s="8">
-        <v>781.94</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="8">
-        <v>41.85</v>
+        <v>0</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>