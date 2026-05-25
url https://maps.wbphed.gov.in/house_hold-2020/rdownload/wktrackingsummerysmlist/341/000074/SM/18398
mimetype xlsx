--- v1 (2026-04-03)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -428,87 +428,81 @@
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>GHOSH CONCERN</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Udaynarayanpur (Zone-I &amp; II) water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000991/2023-2024</t>
   </si>
   <si>
     <t>3845/ED</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S, GHOSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Additional Laying of Distribution Pipe Lines for leftout area of UDAYNARAYANPUR ZONE-II Piped Water Supply Scheme, Rising Main &amp; Inter Connection with PH-1 &amp; PH-5 of UDAYNARAYANPUR ZONE-I &amp; II PWSS, Rising Main &amp; Inter Connection with both PH-3 &amp; PH-4 and Repairing of Pump House &amp; Construction of W/C at H/W Site of UDAYNARAYANPUR ZONE-I &amp; II PWSS at Udaynarayanpur Block under Howrah Division, P.H.E. Dte. [SM/18398]</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>3872/HD</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>Work order for temporary staging, welding arrangements and some allied works for conducting NDT for Udaynarayanpur OHR of Udaynarayanpur Zone-I &amp; II PWSS at Udaynarayanpur block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000924/2024-2025</t>
+  </si>
+  <si>
+    <t>529/RWS</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>25/12/2024</t>
+  </si>
+  <si>
+    <t>BINOY KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1060,54 +1054,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1121,54 +1115,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1296,54 +1290,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>171.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>14.04</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1418,54 +1412,54 @@
       <c r="I9" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>52.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>43.76</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.95</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1479,54 +1473,54 @@
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>2.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1540,54 +1534,54 @@
       <c r="I11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>0.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.57</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1601,54 +1595,54 @@
       <c r="I12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>0.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1662,54 +1656,54 @@
       <c r="I13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>0.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1723,54 +1717,54 @@
       <c r="I14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>0.91</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2352,54 +2346,54 @@
       <c r="I25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>121</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P25" s="4">
         <v>378.71</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>325.97</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>86.07</v>
       </c>
       <c r="S25" s="4">
         <v>75</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2413,54 +2407,54 @@
       <c r="I26" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P26" s="4">
         <v>723.52</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>371.6</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>51.36</v>
       </c>
       <c r="S26" s="4">
         <v>30</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2511,173 +2505,173 @@
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I28" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K28" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="J28" s="13" t="s">
+      <c r="L28" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="K28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="P28" s="4">
-        <v>13.59</v>
+        <v>197.8</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N29" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>197.8</v>
+        <v>0.85</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
-        <v>1868.32</v>
+        <v>1855.58</v>
       </c>
       <c r="P30" s="8">
-        <v>0</v>
+        <v>778.82</v>
       </c>
       <c r="Q30" s="8">
-        <v>0</v>
+        <v>41.97</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>