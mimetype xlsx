--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -428,81 +428,105 @@
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>GHOSH CONCERN</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Udaynarayanpur (Zone-I &amp; II) water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000991/2023-2024</t>
   </si>
   <si>
     <t>3845/ED</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S, GHOSH ENTERPRISE</t>
   </si>
   <si>
+    <t>Work order for temporary staging, welding arrangements and some allied works for conducting NDT for Udaynarayanpur OHR of Udaynarayanpur Zone-I &amp; II PWSS at Udaynarayanpur block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000924/2024-2025</t>
+  </si>
+  <si>
+    <t>529/RWS</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>25/12/2024</t>
+  </si>
+  <si>
+    <t>BINOY KOLEY</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
     <t>Additional Laying of Distribution Pipe Lines for leftout area of UDAYNARAYANPUR ZONE-II Piped Water Supply Scheme, Rising Main &amp; Inter Connection with PH-1 &amp; PH-5 of UDAYNARAYANPUR ZONE-I &amp; II PWSS, Rising Main &amp; Inter Connection with both PH-3 &amp; PH-4 and Repairing of Pump House &amp; Construction of W/C at H/W Site of UDAYNARAYANPUR ZONE-I &amp; II PWSS at Udaynarayanpur Block under Howrah Division, P.H.E. Dte. [SM/18398]</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>3872/HD</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
-    <t>28/11/2025</t>
-[...17 lines deleted...]
-    <t>BINOY KOLEY</t>
+    <t>11/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,51 +915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2523,168 +2547,229 @@
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="P28" s="4">
-        <v>197.8</v>
+        <v>0.85</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>46</v>
+        <v>146</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="P29" s="4">
-        <v>0.85</v>
+        <v>13.59</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>22.97</v>
       </c>
       <c r="S29" s="4">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S30" s="8"/>
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P30" s="4">
+        <v>197.8</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>80</v>
+      </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>1869.17</v>
+      </c>
+      <c r="P31" s="8">
+        <v>781.94</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>41.83</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>