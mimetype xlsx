--- v0 (2025-12-17)
+++ v1 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -102,50 +102,83 @@
     <t>Howrah Division</t>
   </si>
   <si>
     <t>Drinking Water sample collection and testing through field Test Kits (FTKs) and uploading charges for the same related to water quality Monitoring and surveillance programme under Jal Jeevan Mission, Howrah Division, PHE Dte</t>
   </si>
   <si>
     <t>SM/18274</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Submission of the requirement of fund for payment to Asha's under FTK Programme (Phase-II) upto September 2023 (Memo No- CMOH/DHFWS/HOW-2600/23 dated 10/11/2023 and CMOH/DHFWS/HOW-1639/23 dated 14/07/2023</t>
   </si>
   <si>
     <t>BILL/00984/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-565</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>DISTRICT HEALTH FAMILY WELFARE SAMITI HOWRAH</t>
+  </si>
+  <si>
+    <t>Payment to ASHAs under JAL JEEVAN MISSION (FTK) Programme of September 24 to June 25</t>
+  </si>
+  <si>
+    <t>BILL/00696/2025-2026</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>CMOH</t>
+  </si>
+  <si>
+    <t>Payment to ASHAs under FTK Programme (Phase-III) of April 24 to August 24</t>
+  </si>
+  <si>
+    <t>BILL/00966/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-534</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>Payment to ASHAs under JAL JEEVAN MISSION (FTK) Programme of July,2025 to December,2025</t>
+  </si>
+  <si>
+    <t>BILL/01201/2025-2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -534,51 +567,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -707,87 +740,254 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
         <v>25.16</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P4" s="4">
+        <v>11.8</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P5" s="4">
+        <v>19.24</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="4">
+        <v>16.9</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>73.1</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>