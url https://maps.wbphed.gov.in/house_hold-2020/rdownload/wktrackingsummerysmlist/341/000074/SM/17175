--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,83 @@
     <t>Quotation money deposition for new service connection at UTTAR JHAPORDAH pwss, T.W No.-III Dist-Howrah, under PHED. App. No.-1007553536 Ref. ID.-106486515 SM/17175</t>
   </si>
   <si>
     <t>BILL/06211/2023-2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>Land Development Works of Uttar Jhapardaha (Zone-2) PWSS 1st, 2nd, 3rd &amp; 4th Tubewell Site at Domjur Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000447/2024-2025</t>
   </si>
   <si>
     <t>975/HD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>SONAR BANGLA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Pernamnent restoration of damaged pavement caused by laying of Public Helath Engineering Directorate's pipe line for the PMGSY Road 57A Bus stand to Narna more of Domjur Block, Howrah under WBSRDA HOwrah Division -I (Package No. WB-09-01) under Domjur Zone - II Uttar Jhapardaha PWSS (SM Code - SM/17175)</t>
+  </si>
+  <si>
+    <t>BILL/00762/2025-2026</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA-I</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Domjur (Zone -II) Uttar Jhapardaha PWSS [SM/17175], Baniara PWSS [SM/11722], Makardaha PWSS [SM/11159] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000973/2024-2025</t>
+  </si>
+  <si>
+    <t>222-A/HSSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,70 +693,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1061,54 +1094,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>607.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>233.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>38.43</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1317,87 +1350,207 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>15.11</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>20.05</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>987.79</v>
+      </c>
+      <c r="P14" s="8">
+        <v>233.33</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>23.62</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>