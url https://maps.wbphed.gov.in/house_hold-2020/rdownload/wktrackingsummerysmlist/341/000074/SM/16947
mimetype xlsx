--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,71 @@
     <t>4694/ED</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional distribution pipe line and Road restoration at Keshabpur PWSS at Domjur Block under Howrah Sadar Sub-Division of Howrah Division PHE.</t>
   </si>
   <si>
     <t>ORD/000645/2024-2025</t>
   </si>
   <si>
     <t>1250/HD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (5.40m x 3.60m) at 1st Tube Well Site, Laying of Rising main from Tube well including Road restoration &amp; specials, Laying of Distribution system &amp; providing Functional Household Tap Connection (FHTC) for Augmentation of KESHABPUR PWSS at Domjur Block under Howrah Division P.H.E Dte. (PART-1) [No. of FHTC = 1413]</t>
+  </si>
+  <si>
+    <t>je1_iu,je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>217/HD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>UNIQUE AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1173,87 +1194,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="4">
         <v>27.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>194</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>10</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>533.16</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>