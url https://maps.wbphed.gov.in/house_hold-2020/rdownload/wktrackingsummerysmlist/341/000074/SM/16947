--- v2 (2026-04-03)
+++ v3 (2026-04-29)
@@ -881,54 +881,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>3.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>152.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.53</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1275,54 +1275,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>533.16</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>22.77</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>