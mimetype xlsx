--- v3 (2026-04-29)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,74 @@
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>Construction of Pump House (5.40m x 3.60m) at 1st Tube Well Site, Laying of Rising main from Tube well including Road restoration &amp; specials, Laying of Distribution system &amp; providing Functional Household Tap Connection (FHTC) for Augmentation of KESHABPUR PWSS at Domjur Block under Howrah Division P.H.E Dte. (PART-1) [No. of FHTC = 1413]</t>
   </si>
   <si>
     <t>je1_iu,je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000454/2023-2024</t>
   </si>
   <si>
     <t>217/HD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>UNIQUE AGENCY</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>3730/HD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -999,54 +1023,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>152.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>19.13</v>
+        <v>90.49</v>
       </c>
       <c r="R6" s="4">
-        <v>12.53</v>
+        <v>59.26</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1241,101 +1265,162 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>194</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>66.24</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>34.14</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.93</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>538.09</v>
+      </c>
+      <c r="P12" s="8">
+        <v>160.37</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>29.8</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>