--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,95 @@
     <t>UNIQUE AGENCY</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>3730/HD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Permanent restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road "Wadhipur - Makardaha Bazar" of Domjur Block, Howrah under W.B.S.R.D.A. Howrah Division-I. (Package No WB/09/08).</t>
+  </si>
+  <si>
+    <t>BILL/00170/2025-2026</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Keshabpur w/s scheme, T.W. No.-III, Dist.-Howrah under PHE Dte. Application No- 1008296223 Reference ID- 106880704 SM Code- 16947</t>
+  </si>
+  <si>
+    <t>BILL/02902/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Domjur (Zone-IV) Dakshin Jhapardaha (Zone-I) PWSS [SM/13751], Domjur (Zone-IV) Dakshin Jhapardaha (Zone-II) PWSS [SM/13752], Keshabpur PWSS [SM/16947] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000972/2024-2025</t>
+  </si>
+  <si>
+    <t>222/HSSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1340,87 +1385,260 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>4.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21.82</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4">
+        <v>682</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>8.98</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>569.74</v>
+      </c>
+      <c r="P15" s="8">
+        <v>160.37</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>28.15</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>