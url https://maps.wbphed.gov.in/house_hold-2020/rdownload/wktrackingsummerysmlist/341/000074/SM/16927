--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -242,126 +242,126 @@
   <si>
     <t>1195/HD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials for in Kamina PWSS of Uluberia-II Block under Uluberia Sub Division under Howrah Division P.H.E. Dte. in the District of Howrah.</t>
   </si>
   <si>
     <t>ORD/000010/2023-2024</t>
   </si>
   <si>
     <t>1593/HD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>25/07/2026</t>
   </si>
   <si>
     <t>ARUP NANDY</t>
   </si>
   <si>
+    <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Kamina PWSS of Uluberia-II Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000858/2022-2023</t>
+  </si>
+  <si>
+    <t>1190/HD</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>M/S ANUBHAB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>4816/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>14/12/2025</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Kamina PWSS of Uluberia-II Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000859/2022-2023</t>
+  </si>
+  <si>
+    <t>1191/HD</t>
+  </si>
+  <si>
+    <t>19/04/2025</t>
+  </si>
+  <si>
+    <t>SUSHANTA MONDAL</t>
+  </si>
+  <si>
     <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Kamina PWSS of Uluberia-II Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>1690/HD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>JAHANGIR ALAM</t>
-  </si>
-[...52 lines deleted...]
-    <t>SUSHANTA MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1509,249 +1509,249 @@
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>263.67</v>
+        <v>92.63</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="13" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>92.63</v>
+        <v>12.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>12.48</v>
+        <v>27.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>27.98</v>
+        <v>263.67</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>