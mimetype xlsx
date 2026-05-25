--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,74 +261,50 @@
     <t>1593/HD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>25/07/2026</t>
   </si>
   <si>
     <t>ARUP NANDY</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Kamina PWSS of Uluberia-II Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000858/2022-2023</t>
   </si>
   <si>
     <t>1190/HD</t>
   </si>
   <si>
     <t>07/05/2023</t>
   </si>
   <si>
     <t>M/S ANUBHAB CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>TECH VISION</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Kamina PWSS of Uluberia-II Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000859/2022-2023</t>
   </si>
   <si>
     <t>1191/HD</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>SUSHANTA MONDAL</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Kamina PWSS of Uluberia-II Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>1690/HD</t>
   </si>
@@ -750,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1210,54 +1186,54 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>22.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>65.13</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1395,54 +1371,54 @@
       <c r="I11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>90.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>25.73</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>28.32</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1458,54 +1434,54 @@
       <c r="I12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>138.34</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>37.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>27.33</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1521,290 +1497,227 @@
       <c r="I13" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>92.63</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>21.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>23.64</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>12.48</v>
+        <v>27.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>13.23</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>47.3</v>
       </c>
       <c r="S14" s="4">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>27.98</v>
+        <v>263.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>233.49</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>88.55</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>825.02</v>
+      </c>
+      <c r="P16" s="8">
+        <v>347.05</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>42.07</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>