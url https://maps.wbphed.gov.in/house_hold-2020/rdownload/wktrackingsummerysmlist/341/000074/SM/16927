--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,83 @@
     <t>1191/HD</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>SUSHANTA MONDAL</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Kamina PWSS of Uluberia-II Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>1690/HD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>JAHANGIR ALAM</t>
+  </si>
+  <si>
+    <t>RTOR000070/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>4816/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1637,87 +1670,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>263.67</v>
       </c>
       <c r="Q15" s="4">
         <v>233.49</v>
       </c>
       <c r="R15" s="4">
         <v>88.55</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>12.48</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>78</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>838.73</v>
+      </c>
+      <c r="P18" s="8">
+        <v>347.05</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>41.38</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>