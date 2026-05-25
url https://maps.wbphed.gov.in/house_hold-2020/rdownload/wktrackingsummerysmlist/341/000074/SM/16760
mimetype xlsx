--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,69 +233,69 @@
   <si>
     <t>Quotation for new service connection for Bangalpur w/s scheme, Ph No-I, in the district Howrah under Electrical Division, PHE Dte. ( SM/16760 ) Reference Id- 106680402, Application no- 1007951594</t>
   </si>
   <si>
     <t>BILL/01369/2024-2025</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Work Order for Sinking of 3 (Three) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bangalpur PWSS of Bagnan I Block Uluberia Sub-Division under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE/RWS/Bagnan I</t>
   </si>
   <si>
     <t>ORD/000811/2022-2023</t>
   </si>
   <si>
     <t>1091/HD</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>11/10/2025</t>
   </si>
   <si>
     <t>ZEOLITE FRESH INDIA</t>
   </si>
   <si>
     <t>Work Order for Interconnection for 2nd TW and 1st Tube well (HW site) at Bangalpur Piped Water Supply scheme in Bagnan-I Block in Uluberia Sub-Division, under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>je/blk/bagn1</t>
   </si>
   <si>
     <t>ORD/000818/2022-2023</t>
   </si>
   <si>
     <t>1098/HD</t>
   </si>
   <si>
-    <t>17/11/2025</t>
+    <t>17/12/2025</t>
   </si>
   <si>
     <t>SUNIL ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Bangalpur PWSS of Bagnan-I Block under Uluberia SubDivision, under Howrah Division P.H.E. Dte. (MouzaAdra (Jl-44)) (Part-A) and Construction of 500 cum capacity 20 Mtr. staging height RCC Over Head Reservoir with pipe connection and cost of pipes, specials with Soil test &amp; Design for Augmentation of Bangalpur Piped Water Supply scheme of Bagnan-I Block under Howrah Division P.H.E. Dte. in the District of Howrah</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>1592/HD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>SUBHAS TRADING CO.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bangalpur water supply scheme, T.W. No.- I, II &amp; III, Block: Bagnan-I, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
@@ -315,50 +315,65 @@
     <t>19/05/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>C.M.S. ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution System (HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Bangalpur PWSS of Bagnan-I Block under Uluberia SubDivision, under Howrah Division P.H.E. Dte. (Mouza Bangalpur(Jl-43) (Part-B)</t>
   </si>
   <si>
     <t>ORD/000883/2022-2023</t>
   </si>
   <si>
     <t>1449/HD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>DEV DAS SHAW</t>
+  </si>
+  <si>
+    <t>Construction of switch room SLOPE ROOF (5.40m x 3.60m) with water supply &amp; sanitary arrangement at Head work site of Bangalpur PWSS of Bagnan-I Block under Uluberia Sub-Division under Howrah Division, P.H.E. Dte. (As per approved drawing of Howrah Division, PHE Dte.)</t>
+  </si>
+  <si>
+    <t>ORD/000189/2024-2025</t>
+  </si>
+  <si>
+    <t>4463/HD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1583,54 +1598,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>368.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>51.3</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>13.91</v>
       </c>
       <c r="S14" s="4">
         <v>46</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1709,101 +1724,164 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>192.05</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>33.27</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>17.32</v>
       </c>
       <c r="S16" s="4">
         <v>19</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P17" s="4">
+        <v>7.13</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>85</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>796.49</v>
+      </c>
+      <c r="P18" s="8">
+        <v>84.58</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>10.62</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>