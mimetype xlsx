--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -251,51 +251,51 @@
   <si>
     <t>ORD/000811/2022-2023</t>
   </si>
   <si>
     <t>1091/HD</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>ZEOLITE FRESH INDIA</t>
   </si>
   <si>
     <t>Work Order for Interconnection for 2nd TW and 1st Tube well (HW site) at Bangalpur Piped Water Supply scheme in Bagnan-I Block in Uluberia Sub-Division, under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>je/blk/bagn1</t>
   </si>
   <si>
     <t>ORD/000818/2022-2023</t>
   </si>
   <si>
     <t>1098/HD</t>
   </si>
   <si>
-    <t>17/12/2025</t>
+    <t>16/01/2026</t>
   </si>
   <si>
     <t>SUNIL ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Bangalpur PWSS of Bagnan-I Block under Uluberia SubDivision, under Howrah Division P.H.E. Dte. (MouzaAdra (Jl-44)) (Part-A) and Construction of 500 cum capacity 20 Mtr. staging height RCC Over Head Reservoir with pipe connection and cost of pipes, specials with Soil test &amp; Design for Augmentation of Bangalpur Piped Water Supply scheme of Bagnan-I Block under Howrah Division P.H.E. Dte. in the District of Howrah</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>1592/HD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>SUBHAS TRADING CO.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bangalpur water supply scheme, T.W. No.- I, II &amp; III, Block: Bagnan-I, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
@@ -330,50 +330,77 @@
     <t>1449/HD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>DEV DAS SHAW</t>
   </si>
   <si>
     <t>Construction of switch room SLOPE ROOF (5.40m x 3.60m) with water supply &amp; sanitary arrangement at Head work site of Bangalpur PWSS of Bagnan-I Block under Uluberia Sub-Division under Howrah Division, P.H.E. Dte. (As per approved drawing of Howrah Division, PHE Dte.)</t>
   </si>
   <si>
     <t>ORD/000189/2024-2025</t>
   </si>
   <si>
     <t>4463/HD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>RTOR000044/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Work Order for Laying Distribution System(HDPE &amp; DI) &amp; providing Functional Household Tap Connection (FHTC) of Bangalpur PWSS of Bagnan-I Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte. (Mouza-Joka(Jl-42)) (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000023/2023-2024</t>
+  </si>
+  <si>
+    <t>1688/HD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRACTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1801,87 +1828,209 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P17" s="4">
         <v>7.13</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>85</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P18" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P19" s="4">
+        <v>100.01</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>45</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>897.74</v>
+      </c>
+      <c r="P20" s="8">
+        <v>84.58</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>9.42</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>