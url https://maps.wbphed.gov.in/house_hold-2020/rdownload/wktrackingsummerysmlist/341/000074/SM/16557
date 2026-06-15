--- v0 (2026-01-12)
+++ v1 (2026-06-15)
@@ -110,51 +110,51 @@
   <si>
     <t>SM/16557</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Implementation of Mini Piped Water Supply Scheme in 13(thirteen) no villages under different blocks having less than 100 households under Howrah District in connection with Jal Swapna.</t>
   </si>
   <si>
     <t>AE/Ulu</t>
   </si>
   <si>
     <t>JE/USD</t>
   </si>
   <si>
     <t>ORD/000125/2023-2024</t>
   </si>
   <si>
     <t>2155/H.D</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>24/03/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>