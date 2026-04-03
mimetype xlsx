--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -218,75 +218,87 @@
   <si>
     <t>135/HD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>4816/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Work Order for Construction of 2 (Two) Nos.Pump House (5.40m x 3.60m),Construction of Boundary Wall at Head work Site, Others site Boundary Wall, Construction of 200 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/2/2012) including Soil Investigation, Foundation Design &amp; All pipe Connection, Laying Rising Main Pipeline Work, Laying Distribution Pipeline work, Estimate of Providing FHTC (Functional Household Tap Connection) For Sankhali PWSS at Panchla Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je_how_rws_jagat</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>1595/HD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>REALIENCE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Additional Laying Distribution Pipe line for providing (FHTC), Land development and allied works of Shankhali PWSS at Panchla Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000593/2023-2024</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1338,87 +1350,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>236.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>41.91</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>356.84</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>