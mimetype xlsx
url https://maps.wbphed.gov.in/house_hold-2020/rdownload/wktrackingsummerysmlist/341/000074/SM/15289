--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,74 +198,50 @@
     <t>Junior Engineer5</t>
   </si>
   <si>
     <t>ORD/000260/2022-2023</t>
   </si>
   <si>
     <t>927/ED</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>135/HD</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>TECH VISION</t>
   </si>
   <si>
     <t>Work Order for Construction of 2 (Two) Nos.Pump House (5.40m x 3.60m),Construction of Boundary Wall at Head work Site, Others site Boundary Wall, Construction of 200 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/2/2012) including Soil Investigation, Foundation Design &amp; All pipe Connection, Laying Rising Main Pipeline Work, Laying Distribution Pipeline work, Estimate of Providing FHTC (Functional Household Tap Connection) For Sankhali PWSS at Panchla Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je_how_rws_jagat</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>1595/HD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>REALIENCE CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional Laying Distribution Pipe line for providing (FHTC), Land development and allied works of Shankhali PWSS at Panchla Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
@@ -687,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -850,54 +826,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>25.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.09</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -911,54 +887,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.24</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1151,54 +1127,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>20.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>19.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1249,251 +1225,188 @@
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.48</v>
+        <v>236.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>127.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>53.78</v>
       </c>
       <c r="S10" s="4">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>236.2</v>
+        <v>41.91</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>34.6</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>82.56</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>344.36</v>
+      </c>
+      <c r="P12" s="8">
+        <v>207.27</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>60.19</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>