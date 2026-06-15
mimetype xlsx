--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,74 @@
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>1595/HD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>REALIENCE CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional Laying Distribution Pipe line for providing (FHTC), Land development and allied works of Shankhali PWSS at Panchla Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000593/2023-2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>4816/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1326,87 +1350,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>41.91</v>
       </c>
       <c r="Q11" s="4">
         <v>34.6</v>
       </c>
       <c r="R11" s="4">
         <v>82.56</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>12.48</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>78</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>356.84</v>
+      </c>
+      <c r="P13" s="8">
+        <v>207.27</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>58.08</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>