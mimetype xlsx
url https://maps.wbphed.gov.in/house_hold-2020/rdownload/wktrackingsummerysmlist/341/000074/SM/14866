--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -227,51 +227,51 @@
   <si>
     <t>ORD/000013/2023-2024</t>
   </si>
   <si>
     <t>1545/HD</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>M/S ASHIRBAD (INDIA)</t>
   </si>
   <si>
     <t>Construction of 2 nos 5.40Mx 3.60M Swtich Room with Plinth Height (600mm to 2000mm) with Sanitary and water Supply arrangement at Head Work Site&amp; other tubewell site, Construction of Boundary Wall at 1st Tube Well Site, Construction of Boundary Wall at 2nd Tube Well Site, Rising Main Pipeline Work From 2nd Pump House to 1st Pump House &amp; OHR Laying Distribution Pipeline &amp; Providing FHTC (Functional Household Tap Connection) (550 Nos) For Sealdanga PWSS at J.B.PUR Blockof Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2023-2024</t>
   </si>
   <si>
     <t>2736/HD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>SWASTIK ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of approach road and land Development at OHR site for Sealdanga PWSS at Jagatballavpur Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2025-2026</t>
   </si>
   <si>
     <t>3131/HD</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>M/S SRIKANTA PATRA</t>
   </si>
   <si>
     <t>Work Order for Sinking of 2 (Two) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Sealdanga PWSS of Jagatballavpur Block of Howrah Sadar Sub Division Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>