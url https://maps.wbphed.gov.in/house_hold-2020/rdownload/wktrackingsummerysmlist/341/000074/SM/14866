--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,90 +209,72 @@
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>RTOR000076/2022-2023</t>
   </si>
   <si>
     <t>446/HD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution Pipeline &amp; Providing Functional Household Tap Connection((part-2), 550 nos of Sealdanga PWSS at J.B.PUR Blockof Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je_how_rws_jagat,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000013/2023-2024</t>
   </si>
   <si>
     <t>1545/HD</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>17/07/2026</t>
   </si>
   <si>
     <t>M/S ASHIRBAD (INDIA)</t>
   </si>
   <si>
     <t>Construction of 2 nos 5.40Mx 3.60M Swtich Room with Plinth Height (600mm to 2000mm) with Sanitary and water Supply arrangement at Head Work Site&amp; other tubewell site, Construction of Boundary Wall at 1st Tube Well Site, Construction of Boundary Wall at 2nd Tube Well Site, Rising Main Pipeline Work From 2nd Pump House to 1st Pump House &amp; OHR Laying Distribution Pipeline &amp; Providing FHTC (Functional Household Tap Connection) (550 Nos) For Sealdanga PWSS at J.B.PUR Blockof Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2023-2024</t>
   </si>
   <si>
     <t>2736/HD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>SWASTIK ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S SRIKANTA PATRA</t>
   </si>
   <si>
     <t>Work Order for Sinking of 2 (Two) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Sealdanga PWSS of Jagatballavpur Block of Howrah Sadar Sub Division Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je_how_rws_jagat</t>
   </si>
   <si>
     <t>ORD/000801/2022-2023</t>
   </si>
   <si>
     <t>1001/H.D</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>R CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -702,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -924,54 +906,54 @@
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1048,54 +1030,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>93.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>32.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>35.32</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1229,54 +1211,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>86.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.3</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>16.44</v>
       </c>
       <c r="S9" s="4">
         <v>15</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1333,184 +1315,123 @@
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>77.22</v>
+        <v>25.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...26 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>488.99</v>
+      </c>
+      <c r="P12" s="8">
+        <v>50.24</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>10.28</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>