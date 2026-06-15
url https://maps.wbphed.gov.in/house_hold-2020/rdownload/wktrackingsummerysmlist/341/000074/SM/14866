--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,116 @@
     <t>26/06/2026</t>
   </si>
   <si>
     <t>SWASTIK ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Sinking of 2 (Two) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Sealdanga PWSS of Jagatballavpur Block of Howrah Sadar Sub Division Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je_how_rws_jagat</t>
   </si>
   <si>
     <t>ORD/000801/2022-2023</t>
   </si>
   <si>
     <t>1001/H.D</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000002/2025-2026</t>
+  </si>
+  <si>
+    <t>2019/HD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Sealdanga w/s scheme, T.W. No.-I, Dist.-Howrah under PHE Dte. Application No- 1008562054 Reference ID- 107054560 SM Code- 14866</t>
+  </si>
+  <si>
+    <t>BILL/00590/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Sealdanga w/s scheme, T.W. No.-II, Dist.-Howrah under PHE Dte. Application No- 1008295853 Reference ID- 106880627 SM Code- 14866</t>
+  </si>
+  <si>
+    <t>BILL/03084/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of approach road and land Development at OHR site for Sealdanga PWSS at Jagatballavpur Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2025-2026</t>
+  </si>
+  <si>
+    <t>3131/HD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>M/S SRIKANTA PATRA</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Sealdanga PWSS [SM/14866], Maju PWSS [SM/10035], Islampur PWSS [SM/09428] of Jagatballavpur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000982/2024-2025</t>
+  </si>
+  <si>
+    <t>231/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1351,87 +1417,390 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>25.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.48</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>24.72</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4">
+        <v>692</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="4">
+        <v>14.99</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>77.22</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>608.25</v>
+      </c>
+      <c r="P17" s="8">
+        <v>50.24</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>8.26</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>