--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -218,51 +218,51 @@
   <si>
     <t>1000/HD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
     <t>Sinking 1 no. 300 X 200 mm dia and 240 m deep tube well drilling by direct rotary method with 200 mm. dia. PVC. strainer of 30m. length having 300 mm dia. 60 mtr. long PVC housing pipe &amp; 200 mm dia. 150 mtr. long well pipe alongwith 3m blank pipe all complete including cost of materials under Jaynagar PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000071/2025-2026</t>
   </si>
   <si>
     <t>2681/HD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>31/01/2026</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for JAYNAGAR water supply scheme, TW No. III, Block: Panchla, District - Howrah under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003106/2024-2025</t>
   </si>
   <si>
     <t>489/ED</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -954,54 +954,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1076,54 +1076,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>22.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>67.61</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1299,54 +1299,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>728.69</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>18.53</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>2.54</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>