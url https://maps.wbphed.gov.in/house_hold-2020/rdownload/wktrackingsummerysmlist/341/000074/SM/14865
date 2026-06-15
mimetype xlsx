--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,62 @@
     <t>2681/HD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for JAYNAGAR water supply scheme, TW No. III, Block: Panchla, District - Howrah under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003106/2024-2025</t>
   </si>
   <si>
     <t>489/ED</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Jaynagar w/s scheme, T.W. No.-I, Dist.-Howrah under PHE Dte. Application No- 1008311317 Reference ID- 106889678 SM Code- 14865</t>
+  </si>
+  <si>
+    <t>BILL/02906/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1279,87 +1291,146 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P10" s="4">
         <v>11.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4">
+        <v>681</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>16.63</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>745.31</v>
+      </c>
+      <c r="P12" s="8">
+        <v>18.53</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>2.49</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>