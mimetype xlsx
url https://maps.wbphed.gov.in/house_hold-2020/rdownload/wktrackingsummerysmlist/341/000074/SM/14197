--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -173,51 +173,51 @@
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER HOWRAH DIVISION, PWD.</t>
   </si>
   <si>
     <t>Work Order for Laying distribution pipe line, Providing FHTC , Repairing of RCC Over Head Reservoir of capacity 350cum with allied work including supply of all labour &amp; materials for Augmentation Of BHANDARDAH Water Supply Scheme at Domjur Block under Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>AE/SADAR</t>
   </si>
   <si>
     <t>je6/maad,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000798/2022-2023</t>
   </si>
   <si>
     <t>998/HD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
-    <t>27/12/2025</t>
+    <t>27/03/2026</t>
   </si>
   <si>
     <t>P B ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Sinking of 3 (Three) Nos. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bhandardaha PWSS of Domjur Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000741/2022-2023</t>
   </si>
   <si>
     <t>603/HD</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>M DHARA AND BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1087,54 +1087,54 @@
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>754.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>487.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>64.6</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1150,88 +1150,88 @@
       <c r="I9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>38.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>25.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>65.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>922.52</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>512.39</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>55.54</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>