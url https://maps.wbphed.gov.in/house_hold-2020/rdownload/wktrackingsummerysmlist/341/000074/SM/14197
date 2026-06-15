--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,137 @@
     <t>13/03/2023</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>P B ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Sinking of 3 (Three) Nos. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bhandardaha PWSS of Domjur Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000741/2022-2023</t>
   </si>
   <si>
     <t>603/HD</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>M DHARA AND BROTHERS</t>
+  </si>
+  <si>
+    <t>Permanent restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road "Ankurhati-Purba Noapara Mukherjeepara" of Domjur Block, Howrah under W.B.S.R.D.A. Howrah Division-I. (Package No WB/09/52).</t>
+  </si>
+  <si>
+    <t>BILL/00091/2025-2026</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA</t>
+  </si>
+  <si>
+    <t>Domjur - Andul Road from 0.00 Km to 4.129 Km, Restoration work of PHE Cutting for laying pipe line under Howrah Highway Division in the district of Howrah (Dakshin Jhapardaha PWSS Zone-II, Dakshin Jhapardaha PWSS Zone-I, Bhandardaha PWSS, Bipranoapara PWSS).</t>
+  </si>
+  <si>
+    <t>BILL/01249/2024-2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER HIGHWAY DIVISION P W ROADS HOWRAH</t>
+  </si>
+  <si>
+    <t>Restoration work of Bituminous Road and Shoulder with allied work of Makardah Bazar to Begri Road from 0.00 Kmp to 0.53 Kmp (Due to cutting for PHE water line - 2nd Phase) under Howrah Division in the District of Howrah during the year 2025-26.</t>
+  </si>
+  <si>
+    <t>BILL/00244/2025-2026</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Domjur Zone -VIII PWSS [SM/14155], Rudrapur PWSS [SM/14515], Bhandardaha PWSS [SM/14197] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000992/2024-2025</t>
+  </si>
+  <si>
+    <t>224/HSSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bhandardah water supply scheme, T.W. No.- I, II &amp; III, Block: Domjur, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer5</t>
+  </si>
+  <si>
+    <t>ORD/000259/2022-2023</t>
+  </si>
+  <si>
+    <t>926/ED</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration Work of Bituminous Road and Shoulder with allied work of Makardah Bazar to Begri Road from 0.00 Kmp to 1.90 Kmp (Due to Cutting for PHE water line) under Howrah Division in the dist of Howrah during the year 2024-25.</t>
+  </si>
+  <si>
+    <t>BILL/01156/2025-2026</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,73 +714,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1164,87 +1251,441 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>38.37</v>
       </c>
       <c r="Q9" s="4">
         <v>25.02</v>
       </c>
       <c r="R9" s="4">
         <v>65.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P10" s="4">
+        <v>22.46</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P11" s="4">
+        <v>101.31</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P12" s="4">
+        <v>8.01</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="4">
+        <v>34.3</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>22.21</v>
+      </c>
+      <c r="R14" s="4">
+        <v>64.75</v>
+      </c>
+      <c r="S14" s="4">
+        <v>30</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9.45</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1098.91</v>
+      </c>
+      <c r="P16" s="8">
+        <v>534.6</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>48.65</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>