--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -311,96 +311,96 @@
   <si>
     <t>1741/HD</t>
   </si>
   <si>
     <t>11/07/2026</t>
   </si>
   <si>
     <t>M/S ASHIRBAD (INDIA)</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution Pipeline work, Providing FHTC (Functional Household Tap Connection) 2493 nos for Domjur (CT) PWSS at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte.(Part-II) For Node Section (135-136) to Node Section (800-801)</t>
   </si>
   <si>
     <t>JE/BLK/DOM/HOW,je1_iu,je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000093/2023-2024</t>
   </si>
   <si>
     <t>1997/HD</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>24/10/2025</t>
   </si>
   <si>
     <t>ZAKIR HOSSIN MONDAL</t>
   </si>
   <si>
     <t>Construction of 3 (Three) Nos.Pump House (5.40m x 3.60 m), Construction of Boundary Wall at Head work Site, Domjur Zone-VIII, Construction of 2(Two) nos. Boundary Wall, Laying Rising Main Pipeline Work, Laying Distribution Pipeline work, Providing FHTC (Functional Household Tap Connection) 2494 nos for Domjur (CT) PWSS at Domjur Block of Howrah District under Howrah Division, P.H.E. Dte. (Part-I) For Node Section (R-1- 1) to Node Section (565-566)</t>
   </si>
   <si>
     <t>JE/BLK/DOM/HOW,je1_iu,je6/maad,je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000188/2023-2024</t>
   </si>
   <si>
     <t>3041/HD</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>TUSHAR KANTI GHOSH</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000288/2024-2025</t>
   </si>
   <si>
     <t>4817/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Supplying fabrication of 600 mm dia 10 mm thick MS casing pipe and Pushing of casing pipe by Hydraulic Jack pushing method to Cross Water carrier Pipe (Between Node Point 127 to 135 of LDS drawing) From Domjur station to Makardha station, KM/(TP/OHE) 11/03-11/04 (WL-37) of Domjur CT (Zone-8) Water Supply Scheme of Howrah Sadar Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>2756/HD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B. D. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>