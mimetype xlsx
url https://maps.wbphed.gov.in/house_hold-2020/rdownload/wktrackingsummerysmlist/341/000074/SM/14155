--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,74 +336,50 @@
     <t>24/10/2025</t>
   </si>
   <si>
     <t>ZAKIR HOSSIN MONDAL</t>
   </si>
   <si>
     <t>Construction of 3 (Three) Nos.Pump House (5.40m x 3.60 m), Construction of Boundary Wall at Head work Site, Domjur Zone-VIII, Construction of 2(Two) nos. Boundary Wall, Laying Rising Main Pipeline Work, Laying Distribution Pipeline work, Providing FHTC (Functional Household Tap Connection) 2494 nos for Domjur (CT) PWSS at Domjur Block of Howrah District under Howrah Division, P.H.E. Dte. (Part-I) For Node Section (R-1- 1) to Node Section (565-566)</t>
   </si>
   <si>
     <t>JE/BLK/DOM/HOW,je1_iu,je6/maad,je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000188/2023-2024</t>
   </si>
   <si>
     <t>3041/HD</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>TUSHAR KANTI GHOSH</t>
-  </si>
-[...22 lines deleted...]
-    <t>TECH VISION</t>
   </si>
   <si>
     <t>Supplying fabrication of 600 mm dia 10 mm thick MS casing pipe and Pushing of casing pipe by Hydraulic Jack pushing method to Cross Water carrier Pipe (Between Node Point 127 to 135 of LDS drawing) From Domjur station to Makardha station, KM/(TP/OHE) 11/03-11/04 (WL-37) of Domjur CT (Zone-8) Water Supply Scheme of Howrah Sadar Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>2756/HD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B. D. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -810,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1034,54 +1010,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1097,54 +1073,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>10.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.41</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1278,54 +1254,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>38.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>38.42</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1695,54 +1671,54 @@
       <c r="I15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P15" s="4">
         <v>21.49</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.47</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>48.7</v>
       </c>
       <c r="S15" s="4">
         <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1758,54 +1734,54 @@
       <c r="I16" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P16" s="4">
         <v>174.05</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>37.81</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>21.73</v>
       </c>
       <c r="S16" s="4">
         <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1821,54 +1797,54 @@
       <c r="I17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P17" s="4">
         <v>212.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>169.7</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>79.79</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -1884,225 +1860,162 @@
       <c r="I18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
         <v>284.71</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>107.73</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>37.84</v>
       </c>
       <c r="S18" s="4">
         <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="J19" s="13" t="s">
+      <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>8.36</v>
+        <v>40.52</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A20" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>946.57</v>
+      </c>
+      <c r="P20" s="8">
+        <v>378.47</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>39.98</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>