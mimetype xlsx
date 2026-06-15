--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -354,50 +354,113 @@
     <t>22/08/2023</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>TUSHAR KANTI GHOSH</t>
   </si>
   <si>
     <t>Supplying fabrication of 600 mm dia 10 mm thick MS casing pipe and Pushing of casing pipe by Hydraulic Jack pushing method to Cross Water carrier Pipe (Between Node Point 127 to 135 of LDS drawing) From Domjur station to Makardha station, KM/(TP/OHE) 11/03-11/04 (WL-37) of Domjur CT (Zone-8) Water Supply Scheme of Howrah Sadar Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>2756/HD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B. D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Rising main and road restoration at Domjur CT Zone-8 PWSS at Domjur Block under Howrah Sadar Sub-Division of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000446/2024-2025</t>
+  </si>
+  <si>
+    <t>974/HD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>KOHINOOR CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000288/2024-2025</t>
+  </si>
+  <si>
+    <t>4817/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Domjur Zone -VIII PWSS [SM/14155], Rudrapur PWSS [SM/14515], Bhandardaha PWSS [SM/14197] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000992/2024-2025</t>
+  </si>
+  <si>
+    <t>224/HSSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +849,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1935,87 +1998,276 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P19" s="4">
         <v>40.52</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P20" s="4">
+        <v>93.39</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>80</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P21" s="4">
+        <v>8.36</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="R21" s="4">
+        <v>1.12</v>
+      </c>
+      <c r="S21" s="4">
+        <v>95</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1049.17</v>
+      </c>
+      <c r="P23" s="8">
+        <v>378.56</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>36.08</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>