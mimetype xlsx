--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -278,51 +278,51 @@
   <si>
     <t>je6/maad,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000688/2022-2023</t>
   </si>
   <si>
     <t>304/HD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>CARBON SERVICES INDIA</t>
   </si>
   <si>
     <t>Work Order for Sinking of 4 (Four) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bargachia PWSS Zone III (TW-1 &amp;TW-II), Zone-IVA (TW I&amp;II) at Jagat ballavpur Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000686/2022-2023</t>
   </si>
   <si>
     <t>305/HD</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>25/07/2025</t>
   </si>
   <si>
     <t>Construction of Pump House, Boundary Wall, 400 cum Capacity OHR, Rising Main, Laying Distribution Pipeline &amp; Providing FHTC (2554 nos) For Augmentation of Bargachia PWSS (Zone-VII) in Jagatballavpur Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>je_how_rws_jagat</t>
   </si>
   <si>
     <t>ORD/000486/2023-2024</t>
   </si>
   <si>
     <t>454/HD</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>M/S ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of R.C.C. Culvert at OHR site, Approach Road and Land Development at OHR Site, Retaining Wall at OHR site of Bargachia PWSS(Zone-VII) in J.B. Pur Block of Howrah Sadar Sub-Division under Howrah Division, PHE Dte.</t>
   </si>
@@ -731,51 +731,51 @@
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>MD KADIR</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000283/2024-2025</t>
   </si>
   <si>
     <t>4814/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of 1 no. Slab culvert,Construction of RCC Retaining Wall, construction of approch road and land Devlopment at Over Head Reservoir Site at Bargachia (Zone -VIII) PWSS Under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000657/2023-2024</t>
   </si>
   <si>
     <t>1246/HD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>REALIENCE CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional work related to Augmentation of Bargachia PWSS (For Zone-X) under JJM for land development for Jagatballavpur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
@@ -788,117 +788,63 @@
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>S.B ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Sinking of 4 (Four) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bargachia PWSS Zone IVB (TW-1 &amp;TW-II), Zone-V (TW I&amp;II) at Jagat ballavpur Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je1_iu,je6/maad,je_blk_ballyjag_how,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000689/2022-2023</t>
   </si>
   <si>
     <t>306/HD</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
-    <t>Supplying fabrication of 600 mm dia 10 mm thick MS casing pipe and pushing of casing pipe by Hydraulic Jack pushing method to Cross Water carrier Pipe (Between Node Point 134 to 153 of LDS drawing) between Patihal-Bargachia Station at KM HA-22/15-16 (35/15-16) (WL-58) and Pipe (Between Node Point 242 to 259 of LDS drawing) between Patihal-Bargachia Station at KM HA-22/23-24 (35/23-24) (WL-59) of Bargachia Zone-II Water Supply Scheme of Howrah Sadar Sub-Division, under Howrah Division P.H.E. Dte. (SM/14095)</t>
-[...16 lines deleted...]
-  <si>
     <t>Road Restoration, Supply and Fabrication of 700 mm Dia, 7.10 mm thick MS Casing Pipe and Pushing of Casing Pipe by Hydraulic Jack Pushing Method, Construction of RCC Retaining Wall, Land Development, Construction of 1 No. Culvert and ancillary works at Bargachia PWSS (Zone-VII, VIII &amp; IX) of J.B. Pur Block under Howrah Sadar Sub-Division, Howrah Division, P.H.E. Dte.(SM/14095)</t>
   </si>
   <si>
     <t>ORD/000103/2025-2026</t>
   </si>
   <si>
     <t>3057/HD</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>21/09/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>BINDU PRASAD DEVI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1287,51 +1233,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W61"/>
+  <dimension ref="A1:W58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4580,304 +4526,121 @@
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
         <v>258</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J57" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>261</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>262</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="P57" s="4">
-        <v>109.35</v>
+        <v>413.83</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
-      <c r="A58" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A58" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="14"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="8"/>
+      <c r="N58" s="8"/>
+      <c r="O58" s="8">
+        <v>7830.28</v>
+      </c>
+      <c r="P58" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>0</v>
+      </c>
+      <c r="R58" s="8"/>
+      <c r="S58" s="8"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
-    <row r="59" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A61:N61"/>
+    <mergeCell ref="A58:N58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>