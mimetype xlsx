--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,62 +269,50 @@
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>B K ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Sinking of 4 (Four) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bargachia PWSS Zone 1 (TW-1 &amp;TW-II), Zone-II TW I&amp;II at Jagat ballavpur Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je6/maad,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000688/2022-2023</t>
   </si>
   <si>
     <t>304/HD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>CARBON SERVICES INDIA</t>
   </si>
   <si>
-    <t>Work Order for Sinking of 4 (Four) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bargachia PWSS Zone III (TW-1 &amp;TW-II), Zone-IVA (TW I&amp;II) at Jagat ballavpur Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Construction of Pump House, Boundary Wall, 400 cum Capacity OHR, Rising Main, Laying Distribution Pipeline &amp; Providing FHTC (2554 nos) For Augmentation of Bargachia PWSS (Zone-VII) in Jagatballavpur Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>je_how_rws_jagat</t>
   </si>
   <si>
     <t>ORD/000486/2023-2024</t>
   </si>
   <si>
     <t>454/HD</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>M/S ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of R.C.C. Culvert at OHR site, Approach Road and Land Development at OHR Site, Retaining Wall at OHR site of Bargachia PWSS(Zone-VII) in J.B. Pur Block of Howrah Sadar Sub-Division under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000163/2024-2025</t>
@@ -713,138 +701,138 @@
   <si>
     <t>J.D.J ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no. (BS-III/IV) (Commercial) car under the disposal of the Assistant Engineer Howrah Sadar Sub-Division, PHE Dte. Government of West Bengal. (for the period of 1 year)(for 365 days)</t>
   </si>
   <si>
     <t>JE Sadar</t>
   </si>
   <si>
     <t>ORD/000104/2024-2025</t>
   </si>
   <si>
     <t>809/HSSD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>MD KADIR</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+    <t>Construction of 1 no. Slab culvert,Construction of RCC Retaining Wall, construction of approch road and land Devlopment at Over Head Reservoir Site at Bargachia (Zone -VIII) PWSS Under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000657/2023-2024</t>
+  </si>
+  <si>
+    <t>1246/HD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>REALIENCE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Additional work related to Augmentation of Bargachia PWSS (For Zone-X) under JJM for land development for Jagatballavpur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>193/HSSD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>S.B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Sinking of 4 (Four) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bargachia PWSS Zone IVB (TW-1 &amp;TW-II), Zone-V (TW I&amp;II) at Jagat ballavpur Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>je1_iu,je6/maad,je_blk_ballyjag_how,JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000689/2022-2023</t>
+  </si>
+  <si>
+    <t>306/HD</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>Road Restoration, Supply and Fabrication of 700 mm Dia, 7.10 mm thick MS Casing Pipe and Pushing of Casing Pipe by Hydraulic Jack Pushing Method, Construction of RCC Retaining Wall, Land Development, Construction of 1 No. Culvert and ancillary works at Bargachia PWSS (Zone-VII, VIII &amp; IX) of J.B. Pur Block under Howrah Sadar Sub-Division, Howrah Division, P.H.E. Dte.(SM/14095)</t>
+  </si>
+  <si>
+    <t>ORD/000103/2025-2026</t>
+  </si>
+  <si>
+    <t>3057/HD</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>21/09/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
-    <t>ORD/000283/2024-2025</t>
-[...8 lines deleted...]
-    <t>14/12/2025</t>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>3730/HD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
-  </si>
-[...64 lines deleted...]
-    <t>21/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1233,51 +1221,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W58"/>
+  <dimension ref="A1:W57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1392,54 +1380,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>17.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1451,54 +1439,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>34.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.81</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -2196,54 +2184,54 @@
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P17" s="4">
         <v>69.42</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>15.67</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>22.57</v>
       </c>
       <c r="S17" s="4">
         <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2257,695 +2245,691 @@
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P18" s="4">
         <v>68.08</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>46.31</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>68.03</v>
       </c>
       <c r="S18" s="4">
         <v>50</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="P19" s="4">
-        <v>69.42</v>
+        <v>442.08</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>48.36</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>10.94</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P20" s="4">
-        <v>442.08</v>
+        <v>65.1</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="P21" s="4">
-        <v>65.1</v>
+        <v>227.58</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="P22" s="4">
-        <v>227.58</v>
+        <v>68.83</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>63.37</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>92.07</v>
       </c>
       <c r="S22" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-      <c r="J23" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="P23" s="4">
-        <v>68.83</v>
+        <v>176.2</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P24" s="4">
-        <v>176.2</v>
+        <v>17.78</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P25" s="4">
-        <v>17.78</v>
+        <v>31.83</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="L26" s="4">
+        <v>609</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P26" s="4">
-        <v>31.83</v>
+        <v>13.16</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="P27" s="4">
-        <v>13.16</v>
+        <v>0.3</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P28" s="4">
-        <v>0.3</v>
+        <v>34.15</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="P29" s="4">
-        <v>34.15</v>
+        <v>0.12</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>31</v>
@@ -2955,54 +2939,54 @@
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="P30" s="4">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>31</v>
@@ -3012,1635 +2996,1578 @@
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="P31" s="4">
-        <v>0.03</v>
+        <v>8.37</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N32" s="4" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="P32" s="4">
-        <v>8.37</v>
+        <v>17.55</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L33" s="4" t="s">
-        <v>149</v>
+      <c r="L33" s="4">
+        <v>331</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="P33" s="4">
-        <v>17.55</v>
+        <v>5.83</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="L34" s="4">
-        <v>331</v>
+        <v>881</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>94</v>
+        <v>151</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>94</v>
+        <v>151</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P34" s="4">
-        <v>5.83</v>
+        <v>15.65</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L35" s="4">
+        <v>627</v>
+      </c>
+      <c r="M35" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L35" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="N35" s="4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P35" s="4">
-        <v>15.65</v>
+        <v>16.23</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L36" s="4">
+        <v>114</v>
+      </c>
+      <c r="M36" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="L36" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="N36" s="4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P36" s="4">
-        <v>16.23</v>
+        <v>10.29</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="P37" s="4">
-        <v>10.29</v>
+        <v>7.37</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M38" s="4" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="P38" s="4">
-        <v>7.37</v>
+        <v>6.22</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L39" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="M39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N39" s="4" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="P39" s="4">
-        <v>6.22</v>
+        <v>0.13</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>168</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="L40" s="4">
+        <v>130</v>
+      </c>
+      <c r="M40" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="M40" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N40" s="4" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="P40" s="4">
-        <v>0.13</v>
+        <v>17.99</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L41" s="4" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>174</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>47</v>
+        <v>175</v>
       </c>
       <c r="P41" s="4">
-        <v>17.99</v>
+        <v>9.5</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="L42" s="4" t="s">
         <v>177</v>
+      </c>
+      <c r="L42" s="4">
+        <v>736</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>178</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="P42" s="4">
-        <v>9.5</v>
+        <v>10.61</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L43" s="4">
-        <v>736</v>
+        <v>880</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P43" s="4">
-        <v>10.61</v>
+        <v>25.65</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>183</v>
+        <v>132</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>181</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>182</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="P44" s="4">
-        <v>25.65</v>
+        <v>0.11</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="J45" s="13"/>
+        <v>183</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>99</v>
+      </c>
       <c r="K45" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L45" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="M45" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="M45" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N45" s="4" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="P45" s="4">
-        <v>0.11</v>
+        <v>1271.27</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>749.32</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>58.94</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>108</v>
+        <v>194</v>
       </c>
       <c r="P46" s="4">
-        <v>1271.27</v>
+        <v>462.97</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>133.51</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>28.84</v>
       </c>
       <c r="S46" s="4">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="P47" s="4">
-        <v>462.97</v>
+        <v>566.01</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>208.71</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>36.87</v>
       </c>
       <c r="S47" s="4">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>110</v>
+        <v>202</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P48" s="4">
-        <v>566.01</v>
+        <v>339</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>173.54</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>51.19</v>
       </c>
       <c r="S48" s="4">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>206</v>
+        <v>80</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="P49" s="4">
-        <v>339</v>
+        <v>2577.67</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>1338.14</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>51.91</v>
       </c>
       <c r="S49" s="4">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>33</v>
+        <v>215</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>80</v>
+        <v>216</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="P50" s="4">
-        <v>2577.67</v>
+        <v>250.01</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>153.6</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>61.44</v>
       </c>
       <c r="S50" s="4">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>219</v>
+        <v>33</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P51" s="4">
-        <v>250.01</v>
+        <v>4.73</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>75.5</v>
       </c>
       <c r="S51" s="4">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>227</v>
+        <v>189</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="P52" s="4">
-        <v>4.73</v>
+        <v>36.2</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>234</v>
+        <v>33</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>235</v>
+        <v>189</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>236</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>237</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>238</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>239</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>240</v>
       </c>
       <c r="P53" s="4">
-        <v>10.11</v>
+        <v>4.38</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>241</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>244</v>
+        <v>36</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>245</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>246</v>
+        <v>84</v>
       </c>
       <c r="P54" s="4">
-        <v>36.2</v>
+        <v>68.08</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>48.38</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>71.05</v>
       </c>
       <c r="S54" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J55" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="L55" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="M55" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="M55" s="4" t="s">
+      <c r="N55" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="N55" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O55" s="4" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="P55" s="4">
-        <v>4.38</v>
+        <v>413.83</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="J56" s="13" t="s">
         <v>253</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="13" t="s">
+      <c r="K56" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="K56" s="4" t="s">
+      <c r="L56" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="L56" s="4" t="s">
+      <c r="M56" s="4" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>84</v>
+        <v>258</v>
       </c>
       <c r="P56" s="4">
-        <v>68.08</v>
+        <v>4.93</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
-      <c r="A57" s="3">
-[...25 lines deleted...]
-      <c r="K57" s="4" t="s">
+      <c r="A57" s="7" t="s">
         <v>259</v>
       </c>
-      <c r="L57" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="14"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="14"/>
+      <c r="K57" s="8"/>
+      <c r="L57" s="8"/>
+      <c r="M57" s="8"/>
+      <c r="N57" s="8"/>
+      <c r="O57" s="8">
+        <v>7755.67</v>
+      </c>
+      <c r="P57" s="8">
+        <v>3031.72</v>
+      </c>
+      <c r="Q57" s="8">
+        <v>39.09</v>
+      </c>
+      <c r="R57" s="8"/>
+      <c r="S57" s="8"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
-    <row r="58" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A58:N58"/>
+    <mergeCell ref="A57:N57"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>