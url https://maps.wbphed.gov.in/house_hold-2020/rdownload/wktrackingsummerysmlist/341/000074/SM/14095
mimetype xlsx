--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -731,51 +731,51 @@
   <si>
     <t>1246/HD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>REALIENCE CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional work related to Augmentation of Bargachia PWSS (For Zone-X) under JJM for land development for Jagatballavpur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000660/2023-2024</t>
   </si>
   <si>
     <t>193/HSSD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>19/03/2025</t>
   </si>
   <si>
     <t>S.B ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Sinking of 4 (Four) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bargachia PWSS Zone IVB (TW-1 &amp;TW-II), Zone-V (TW I&amp;II) at Jagat ballavpur Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je1_iu,je6/maad,je_blk_ballyjag_how,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000689/2022-2023</t>
   </si>
   <si>
     <t>306/HD</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>Road Restoration, Supply and Fabrication of 700 mm Dia, 7.10 mm thick MS Casing Pipe and Pushing of Casing Pipe by Hydraulic Jack Pushing Method, Construction of RCC Retaining Wall, Land Development, Construction of 1 No. Culvert and ancillary works at Bargachia PWSS (Zone-VII, VIII &amp; IX) of J.B. Pur Block under Howrah Sadar Sub-Division, Howrah Division, P.H.E. Dte.(SM/14095)</t>
   </si>
   <si>
     <t>ORD/000103/2025-2026</t>
   </si>
@@ -789,50 +789,224 @@
     <t>21/09/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>3730/HD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Bargachia w/s scheme, Zone- V, T.W. No.-II, Dist.-Howrah under PHE Dte. Application No- 1008227628 Reference ID- 106835520 SM Code- 14095</t>
+  </si>
+  <si>
+    <t>BILL/02812/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Sifting Quotation as per as approval from DM HDD-II IRO E Office No.-400759 Application No- 100000138749 Reference ID- 860336080 SM Code- 14095</t>
+  </si>
+  <si>
+    <t>BILL/01000/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Special repair work (Bituminous Portion) for restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road Jagatballavpur Munsirhat to Ichanagari at Jagatballavpur Block, Pacakage No-WB/09/17 Howrah under WBSRDA Howrah Division-I.</t>
+  </si>
+  <si>
+    <t>BILL/00975/2025-2026</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA-I</t>
+  </si>
+  <si>
+    <t>Special repair work (Bituminous Portion) for restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road "Godaripara - Dulepara L047" at Jagatballavpur Block, Pkg No WB/09/135, Howrah undert W.B.S.R.D.A. Howrah Division-I.</t>
+  </si>
+  <si>
+    <t>BILL/00088/2025-2026</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>Special repair work for restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipeline for the PMGSY road "Ghoshpara to Khadarghat" at Jagatballavpur Block, Howrah under W.B.S.R.D.A. Howrah Division-I Package No. - WB/09/46.</t>
+  </si>
+  <si>
+    <t>BILL/00292/2025-2026</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>Special repair work (Bituminous Portion) for restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road "T05 Bramhapara - Aimachak and Naikul to Nabason Road L044" at Jagatballavpur Block, Pkg No WB/09/144, Howrah under W.B.S.R.D.A. Howrah Division-I.</t>
+  </si>
+  <si>
+    <t>BILL/00092/2025-2026</t>
+  </si>
+  <si>
+    <t>The Augmentation Scheme Of Bargachia Pwss Under Howrah Division Application No- 100000128111 Reference ID- 860323061 SM Code- 14095</t>
+  </si>
+  <si>
+    <t>BILL/03085/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Amoragori w/s scheme, T.W. No.-VI, Dist.-Howrah under PHE Dte. Application No- 1008321283 Reference ID- 106898028 SM Code- 14095</t>
+  </si>
+  <si>
+    <t>BILL/00959/2025-2026</t>
+  </si>
+  <si>
+    <t>Work Order for Sinking of 4 (Four) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Bargachia PWSS Zone III (TW-1 &amp;TW-II), Zone-IVA (TW I&amp;II) at Jagat ballavpur Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2022-2023</t>
+  </si>
+  <si>
+    <t>305/HD</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000283/2024-2025</t>
+  </si>
+  <si>
+    <t>4814/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>Supplying fabrication of 600 mm dia 10 mm thick MS casing pipe and pushing of casing pipe by Hydraulic Jack pushing method to Cross Water carrier Pipe (Between Node Point 134 to 153 of LDS drawing) between Patihal-Bargachia Station at KM HA-22/15-16 (35/15-16) (WL-58) and Pipe (Between Node Point 242 to 259 of LDS drawing) between Patihal-Bargachia Station at KM HA-22/23-24 (35/23-24) (WL-59) of Bargachia Zone-II Water Supply Scheme of Howrah Sadar Sub-Division, under Howrah Division P.H.E. Dte. (SM/14095)</t>
+  </si>
+  <si>
+    <t>ORD/000048/2025-2026</t>
+  </si>
+  <si>
+    <t>2339/HD</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU TRADING</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Bargachia Zone-4A, Bargachia Zone-4B, Bargachia Zone-5 PWSS [SM/14059] of Jagatballavpur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000990/2024-2025</t>
+  </si>
+  <si>
+    <t>218-A/HSSD</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Bargachia Zone-9, Bargachia Zone-10 PWSS [SM/14059] of Jagatballavpur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000991/2024-2025</t>
+  </si>
+  <si>
+    <t>221-A/HSSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Bargachia Zone-1, Bargachia Zone-2, Bargachia Zone-3 PWSS [SM/14059] of Jagatballavpur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000989/2024-2025</t>
+  </si>
+  <si>
+    <t>218/HSSD</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Jagatballavpur Block)</t>
+  </si>
+  <si>
+    <t>ORD/000231/2025-2026</t>
+  </si>
+  <si>
+    <t>4129/HD</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1221,51 +1395,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W57"/>
+  <dimension ref="A1:W72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4487,87 +4661,962 @@
       </c>
       <c r="N56" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>258</v>
       </c>
       <c r="P56" s="4">
         <v>4.93</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
-      <c r="A57" s="7" t="s">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H57" s="13" t="s">
         <v>259</v>
       </c>
-      <c r="B57" s="7"/>
-[...22 lines deleted...]
-      <c r="S57" s="8"/>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
+      <c r="K57" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="L57" s="4">
+        <v>655</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="O57" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P57" s="4">
+        <v>9.41</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>0</v>
+      </c>
+      <c r="R57" s="4">
+        <v>0</v>
+      </c>
+      <c r="S57" s="4">
+        <v>0</v>
+      </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H58" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="I58" s="13"/>
+      <c r="J58" s="13"/>
+      <c r="K58" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="L58" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="O58" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P58" s="4">
+        <v>1.88</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>0</v>
+      </c>
+      <c r="R58" s="4">
+        <v>0</v>
+      </c>
+      <c r="S58" s="4">
+        <v>0</v>
+      </c>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="13"/>
+      <c r="K59" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="L59" s="4"/>
+      <c r="M59" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="O59" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="P59" s="4">
+        <v>16.68</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>0</v>
+      </c>
+      <c r="R59" s="4">
+        <v>0</v>
+      </c>
+      <c r="S59" s="4">
+        <v>0</v>
+      </c>
+      <c r="T59" s="1"/>
+      <c r="U59" s="1"/>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1"/>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="I60" s="13"/>
+      <c r="J60" s="13"/>
+      <c r="K60" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="L60" s="4"/>
+      <c r="M60" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P60" s="4">
+        <v>15.84</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>0</v>
+      </c>
+      <c r="R60" s="4">
+        <v>0</v>
+      </c>
+      <c r="S60" s="4">
+        <v>0</v>
+      </c>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H61" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="I61" s="13"/>
+      <c r="J61" s="13"/>
+      <c r="K61" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="L61" s="4"/>
+      <c r="M61" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="N61" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="O61" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="P61" s="4">
+        <v>26.01</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>0</v>
+      </c>
+      <c r="R61" s="4">
+        <v>0</v>
+      </c>
+      <c r="S61" s="4">
+        <v>0</v>
+      </c>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="I62" s="13"/>
+      <c r="J62" s="13"/>
+      <c r="K62" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="L62" s="4"/>
+      <c r="M62" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P62" s="4">
+        <v>14.89</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+      <c r="R62" s="4">
+        <v>0</v>
+      </c>
+      <c r="S62" s="4">
+        <v>0</v>
+      </c>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="I63" s="13"/>
+      <c r="J63" s="13"/>
+      <c r="K63" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="L63" s="4">
+        <v>693</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P63" s="4">
+        <v>1.67</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+      <c r="R63" s="4">
+        <v>0</v>
+      </c>
+      <c r="S63" s="4">
+        <v>0</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="I64" s="13"/>
+      <c r="J64" s="13"/>
+      <c r="K64" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="L64" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P64" s="4">
+        <v>25.1</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+      <c r="R64" s="4">
+        <v>0</v>
+      </c>
+      <c r="S64" s="4">
+        <v>0</v>
+      </c>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="I65" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K65" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N65" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="O65" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P65" s="4">
+        <v>69.42</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>50.09</v>
+      </c>
+      <c r="R65" s="4">
+        <v>72.16</v>
+      </c>
+      <c r="S65" s="4">
+        <v>100</v>
+      </c>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="3">
+        <v>64</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="P66" s="4">
+        <v>10.11</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>4.33</v>
+      </c>
+      <c r="R66" s="4">
+        <v>42.82</v>
+      </c>
+      <c r="S66" s="4">
+        <v>56</v>
+      </c>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="3">
+        <v>65</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="L67" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="O67" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="P67" s="4">
+        <v>109.35</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>0</v>
+      </c>
+      <c r="R67" s="4">
+        <v>0</v>
+      </c>
+      <c r="S67" s="4">
+        <v>50</v>
+      </c>
+      <c r="T67" s="1"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H68" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="O68" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="P68" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>0</v>
+      </c>
+      <c r="R68" s="4">
+        <v>0</v>
+      </c>
+      <c r="S68" s="4">
+        <v>100</v>
+      </c>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="O69" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="P69" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>0</v>
+      </c>
+      <c r="R69" s="4">
+        <v>0</v>
+      </c>
+      <c r="S69" s="4">
+        <v>100</v>
+      </c>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="O70" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="P70" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>0</v>
+      </c>
+      <c r="R70" s="4">
+        <v>0</v>
+      </c>
+      <c r="S70" s="4">
+        <v>100</v>
+      </c>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="O71" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="P71" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>0</v>
+      </c>
+      <c r="R71" s="4">
+        <v>0</v>
+      </c>
+      <c r="S71" s="4">
+        <v>100</v>
+      </c>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1"/>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1"/>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="14"/>
+      <c r="I72" s="14"/>
+      <c r="J72" s="14"/>
+      <c r="K72" s="8"/>
+      <c r="L72" s="8"/>
+      <c r="M72" s="8"/>
+      <c r="N72" s="8"/>
+      <c r="O72" s="8">
+        <v>8063.11</v>
+      </c>
+      <c r="P72" s="8">
+        <v>3086.15</v>
+      </c>
+      <c r="Q72" s="8">
+        <v>38.27</v>
+      </c>
+      <c r="R72" s="8"/>
+      <c r="S72" s="8"/>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A57:N57"/>
+    <mergeCell ref="A72:N72"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>