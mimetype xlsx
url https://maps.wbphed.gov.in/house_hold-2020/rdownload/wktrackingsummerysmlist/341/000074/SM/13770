--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -317,54 +317,69 @@
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>RAYCON CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000283/2024-2025</t>
   </si>
   <si>
     <t>4814/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Making of T.W. Foundation at Nimabalia water supply scheme, P.H No.- II, Dist-Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003571/2023-2024</t>
+  </si>
+  <si>
+    <t>3455/HMSD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1725,87 +1740,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>10.11</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>44</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>421.38</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>