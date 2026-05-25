--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -299,87 +299,81 @@
   <si>
     <t>BILL/06282/2023-2024</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>Work Order for Construction Of 300 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/11/2012) Including All pipe Connection For Augmentation Of Nimabalia PWSS at Jagatballavpur Block Of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2023-2024</t>
   </si>
   <si>
     <t>1697/HD</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>RAYCON CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Making of T.W. Foundation at Nimabalia water supply scheme, P.H No.- II, Dist-Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003571/2023-2024</t>
   </si>
   <si>
     <t>3455/HMSD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>Laying distribution system (LDS) of existing drawing for 225 mm dia from (Node point J127-J488), for 200 mm dia (Node point J136-J144), for 180 mm dia (Node point J144-J148), for 160 mm dia (Node point J148-J508 &amp; J10-J17), for 140 mm dia (Node point J152-J510 &amp; J10-J01), for 125 mm dia (Node point J160-J167 &amp; J17-J21), for 110 mm dia (Node point J17-J552), for 90 mm dia (Node point J330-J187) with 712 nos. Functional household tap connection (FHTC) and aproach road with land development at 2nd tube well site &amp; allied works of Nimabalia PWSS at J.B. Pur Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division PHE Dte. (SM/13770)</t>
+  </si>
+  <si>
+    <t>ORD/000025/2024-2025</t>
+  </si>
+  <si>
+    <t>2820/HD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -933,54 +927,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -996,54 +990,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>25.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>25.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1057,54 +1051,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>7.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1356,54 +1350,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>22.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.9</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1419,54 +1413,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>175.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>174.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1482,54 +1476,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P12" s="4">
         <v>4.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1663,214 +1657,214 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>121.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>30.11</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>24.69</v>
       </c>
       <c r="S15" s="4">
         <v>10</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="J16" s="13" t="s">
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="P16" s="4">
-        <v>10.11</v>
+        <v>0.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.96</v>
+        <v>127.58</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>76.14</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>59.68</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
-        <v>421.38</v>
+        <v>538.84</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>343.18</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>63.69</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>