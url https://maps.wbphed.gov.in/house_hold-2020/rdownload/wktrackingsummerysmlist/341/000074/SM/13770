--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,92 @@
     <t>3455/HMSD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>Laying distribution system (LDS) of existing drawing for 225 mm dia from (Node point J127-J488), for 200 mm dia (Node point J136-J144), for 180 mm dia (Node point J144-J148), for 160 mm dia (Node point J148-J508 &amp; J10-J17), for 140 mm dia (Node point J152-J510 &amp; J10-J01), for 125 mm dia (Node point J160-J167 &amp; J17-J21), for 110 mm dia (Node point J17-J552), for 90 mm dia (Node point J330-J187) with 712 nos. Functional household tap connection (FHTC) and aproach road with land development at 2nd tube well site &amp; allied works of Nimabalia PWSS at J.B. Pur Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division PHE Dte. (SM/13770)</t>
   </si>
   <si>
     <t>ORD/000025/2024-2025</t>
   </si>
   <si>
     <t>2820/HD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000283/2024-2025</t>
+  </si>
+  <si>
+    <t>4814/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Shekrahati PWSS [SM/09586], Nimabalia PWSS [SM/13770], Shyampur PWSS [SM/11790] of Jagatballavpur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000983/2024-2025</t>
+  </si>
+  <si>
+    <t>231-A/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,70 +804,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1720,54 +1762,54 @@
       <c r="I16" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P16" s="4">
         <v>0.96</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1797,87 +1839,213 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>127.58</v>
       </c>
       <c r="Q17" s="4">
         <v>76.14</v>
       </c>
       <c r="R17" s="4">
         <v>59.68</v>
       </c>
       <c r="S17" s="4">
         <v>40</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="4">
+        <v>10.11</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>56</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>549.81</v>
+      </c>
+      <c r="P20" s="8">
+        <v>344.14</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>62.59</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>