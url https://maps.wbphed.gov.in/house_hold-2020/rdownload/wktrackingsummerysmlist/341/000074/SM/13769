--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,96 +203,114 @@
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>SANJOY GHOSH</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>4813/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Construction of Approach Road and Land Development at HEAD WORK Site and 2nd Tube Well Site of SHIBPUR Piped Water Supply Scheme at Udaynarayanpur Block Under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE/RWS/Udaynaryanpur</t>
   </si>
   <si>
     <t>ORD/000044/2024-2025</t>
   </si>
   <si>
     <t>2888/HD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>18/10/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Sibpur water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000258/2022-2023</t>
   </si>
   <si>
     <t>925/ED</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Rising Main &amp; Inter Connection with both tube wells of SIBPUR PWSS in Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2024-2025</t>
+  </si>
+  <si>
+    <t>3166/HD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>TIYASA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1346,87 +1364,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>21.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5.17</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>472.23</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>