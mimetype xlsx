--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,74 +183,50 @@
     <t>08/12/2023</t>
   </si>
   <si>
     <t>Work Order for Sinking of 2nos 250 X 150mm dia Tube Well 230 mtr,Construction of 2nos Pump House cum switch room with sanitary arrangement, Laying Distribution system (LDS) with necessaery inter-connections with OHR and bypass arrangemnet etc. all complete, Functional Household Tap Connection (FHTC) works, Construction of 200 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (Drawing No-PC-I/O.H.R/9/2012) with necessary soil investigation with foundation design as per soil test report For SIBPUR PWSS at Udaynarayanpur Block under uluberia Sub Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>AE/RWS</t>
   </si>
   <si>
     <t>JE/RWS/Udaynaryanpur,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000020/2023-2024</t>
   </si>
   <si>
     <t>1652/HD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>SANJOY GHOSH</t>
-  </si>
-[...22 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Construction of Approach Road and Land Development at HEAD WORK Site and 2nd Tube Well Site of SHIBPUR Piped Water Supply Scheme at Udaynarayanpur Block Under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE/RWS/Udaynaryanpur</t>
   </si>
   <si>
     <t>ORD/000044/2024-2025</t>
   </si>
   <si>
     <t>2888/HD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>18/10/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Sibpur water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
@@ -699,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -862,54 +838,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1161,353 +1137,290 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>328.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>198.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>60.58</v>
       </c>
       <c r="S8" s="4">
         <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>13.59</v>
+        <v>62.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>62.98</v>
+        <v>21.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.44</v>
       </c>
       <c r="S10" s="4">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21.35</v>
+        <v>5.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>458.64</v>
+      </c>
+      <c r="P12" s="8">
+        <v>222.27</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>48.46</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>