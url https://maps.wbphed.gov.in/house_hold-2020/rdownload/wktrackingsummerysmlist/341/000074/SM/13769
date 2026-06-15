--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,74 @@
     <t>22/02/2023</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Rising Main &amp; Inter Connection with both tube wells of SIBPUR PWSS in Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000076/2024-2025</t>
   </si>
   <si>
     <t>3166/HD</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>TIYASA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1340,87 +1364,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>5.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>13.59</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>70</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>472.23</v>
+      </c>
+      <c r="P13" s="8">
+        <v>222.27</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>47.07</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>