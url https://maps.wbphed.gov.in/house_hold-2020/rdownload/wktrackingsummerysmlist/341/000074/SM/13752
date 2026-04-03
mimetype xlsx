--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -221,51 +221,51 @@
   <si>
     <t>ORD/000670/2022-2023</t>
   </si>
   <si>
     <t>162/HD</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>CHAKRABORTY ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Sinking of 6 (Six) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Domjur (Zone-IV) Dakshin Jhapordaha (Zone-I) &amp; (Zone-II)PWSS of Domjur Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000664/2022-2023</t>
   </si>
   <si>
     <t>175/HD</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>26/10/2025</t>
   </si>
   <si>
     <t>B K ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (Pipe Dia. 90mm Node No. 530 to 561) [PART-5].</t>
   </si>
   <si>
     <t>ORD/000682/2022-2023</t>
   </si>
   <si>
     <t>270/HD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>PBA INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (Pipe Dia. 90mm Node No. 350 to 530) [PART-3].</t>
   </si>
@@ -305,114 +305,114 @@
   <si>
     <t>135/HD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Dakshin Jhapardaha W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/04634/2023-2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Domjur(Zone-IV) w/s scheme, Dakshin Jhapordaha(Zone-II), Pwss, T.W. No.-II, Dist.-Howrah under PHE Dte. Application No- 1008185043 Reference ID- 106810747 SM Code- 13752</t>
   </si>
   <si>
     <t>BILL/02127/2024-2025</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000288/2024-2025</t>
+  </si>
+  <si>
+    <t>4817/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>14/12/2025</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Domjur (Zone-IV) Dakshin Jhapardaha(Z-II) water supply scheme, T.W. No. I, II &amp; III, Block: Domjur, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer5</t>
+  </si>
+  <si>
+    <t>ORD/000249/2022-2023</t>
+  </si>
+  <si>
+    <t>916/ED</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Work Order for CONSTRUCTION FOR 3 NOS. PUMP HOUSE, 3 NOS. BOUNDARY WALL, RISING MAIN, LDS (Part-1) &amp; FHTC (Part-1) OF AUGMENTATION OF DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) In DOMJUR BLOCK OF HOWRAH DISTRICT UNDER HOWRAH DIVISION, P. H. E. DTE.</t>
   </si>
   <si>
     <t>ORD/000775/2022-2023</t>
   </si>
   <si>
     <t>812/HD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>M/S CHANDIMATA CONSTRUCTION</t>
-  </si>
-[...46 lines deleted...]
-    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1855,198 +1855,198 @@
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>151.7</v>
+        <v>8.36</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>8.36</v>
+        <v>32.73</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P20" s="4">
-        <v>32.73</v>
+        <v>151.7</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>40</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>