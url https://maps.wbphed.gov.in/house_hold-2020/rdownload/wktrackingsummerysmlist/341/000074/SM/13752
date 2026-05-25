--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,98 +206,68 @@
   <si>
     <t>New service connection</t>
   </si>
   <si>
     <t>BILL/02058/2023-2024</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (Pipe Dia. 90mm Node No. 557, 562 to 667) [PART-4].</t>
   </si>
   <si>
     <t>je6/maad,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000670/2022-2023</t>
   </si>
   <si>
     <t>162/HD</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (Pipe Dia. 90mm Node No. 350 to 530) [PART-3].</t>
+  </si>
+  <si>
+    <t>ORD/000669/2022-2023</t>
+  </si>
+  <si>
+    <t>161/HD</t>
+  </si>
+  <si>
     <t>14/03/2023</t>
   </si>
   <si>
-    <t>CHAKRABORTY ENTERPRISE</t>
-[...43 lines deleted...]
-  <si>
     <t>BUILT INDIA</t>
   </si>
   <si>
     <t>Land Development Works (1st, 2nd &amp; 3rd T/W Site) &amp; RCC Retaining Wall of Dakshin Jhapardaha (Zone-4) PWSS (Zone-II) at 2nd &amp; 3rd Tubewell Site at Domjur Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE Sadar</t>
   </si>
   <si>
     <t>ORD/000627/2023-2024</t>
   </si>
   <si>
     <t>1213/HD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000078/2023-2024</t>
@@ -305,114 +275,132 @@
   <si>
     <t>135/HD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Dakshin Jhapardaha W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/04634/2023-2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Domjur(Zone-IV) w/s scheme, Dakshin Jhapordaha(Zone-II), Pwss, T.W. No.-II, Dist.-Howrah under PHE Dte. Application No- 1008185043 Reference ID- 106810747 SM Code- 13752</t>
   </si>
   <si>
     <t>BILL/02127/2024-2025</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Domjur (Zone-IV) Dakshin Jhapardaha(Z-II) water supply scheme, T.W. No. I, II &amp; III, Block: Domjur, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer5</t>
+  </si>
+  <si>
+    <t>ORD/000249/2022-2023</t>
+  </si>
+  <si>
+    <t>916/ED</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for CONSTRUCTION FOR 3 NOS. PUMP HOUSE, 3 NOS. BOUNDARY WALL, RISING MAIN, LDS (Part-1) &amp; FHTC (Part-1) OF AUGMENTATION OF DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) In DOMJUR BLOCK OF HOWRAH DISTRICT UNDER HOWRAH DIVISION, P. H. E. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000775/2022-2023</t>
+  </si>
+  <si>
+    <t>812/HD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
-    <t>ORD/000288/2024-2025</t>
-[...53 lines deleted...]
-    <t>M/S CHANDIMATA CONSTRUCTION</t>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>3730/HD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Rising Main Pipeline Work From 2nd Pump House to 1st Pump House Domjur (Zone-IV) Dakshin Jhapardaha (Zone-II) PWSS at Domjur Block Of Howrah District under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2024-2025</t>
+  </si>
+  <si>
+    <t>4129/HD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
+  </si>
+  <si>
+    <t>M/S. CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,73 +789,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -966,54 +954,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>135.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>64.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.59</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1027,54 +1015,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1088,54 +1076,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>3.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1149,54 +1137,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>3.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.72</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1387,54 +1375,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>50.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>48.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.12</v>
       </c>
       <c r="S10" s="4">
         <v>15</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1447,659 +1435,596 @@
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>77.78</v>
+        <v>77.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>68.65</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.06</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>15.34</v>
+        <v>15.45</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="P13" s="4">
-        <v>77.96</v>
+        <v>22.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4">
+        <v>629</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>15.45</v>
+        <v>3.61</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>85</v>
+      </c>
+      <c r="L15" s="4">
+        <v>571</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P15" s="4">
-        <v>22.21</v>
+        <v>5.47</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="P16" s="4">
-        <v>3.61</v>
+        <v>32.73</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>21.13</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>64.54</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>96</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>5.47</v>
+        <v>151.7</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>110.54</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>72.87</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.93</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
         <v>100</v>
-      </c>
-[...22 lines deleted...]
-        <v>79</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>107</v>
+        <v>72</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
-        <v>32.73</v>
+        <v>36.07</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...32 lines deleted...]
-      <c r="L20" s="4" t="s">
+      <c r="A20" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>638.46</v>
+      </c>
+      <c r="P20" s="8">
+        <v>323.6</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>50.68</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>