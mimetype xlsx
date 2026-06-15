--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,51 +206,51 @@
   <si>
     <t>New service connection</t>
   </si>
   <si>
     <t>BILL/02058/2023-2024</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (Pipe Dia. 90mm Node No. 557, 562 to 667) [PART-4].</t>
   </si>
   <si>
     <t>je6/maad,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000670/2022-2023</t>
   </si>
   <si>
     <t>162/HD</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>25/08/2025</t>
   </si>
   <si>
     <t>CHAKRABORTY ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (Pipe Dia. 90mm Node No. 350 to 530) [PART-3].</t>
   </si>
   <si>
     <t>ORD/000669/2022-2023</t>
   </si>
   <si>
     <t>161/HD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>BUILT INDIA</t>
   </si>
   <si>
     <t>Land Development Works (1st, 2nd &amp; 3rd T/W Site) &amp; RCC Retaining Wall of Dakshin Jhapardaha (Zone-4) PWSS (Zone-II) at 2nd &amp; 3rd Tubewell Site at Domjur Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE Sadar</t>
   </si>
@@ -357,50 +357,131 @@
     <t>29/08/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Rising Main Pipeline Work From 2nd Pump House to 1st Pump House Domjur (Zone-IV) Dakshin Jhapardaha (Zone-II) PWSS at Domjur Block Of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>4129/HD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>M/S. CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Domjur - Andul Road from 0.00 Km to 4.129 Km, Restoration work of PHE Cutting for laying pipe line under Howrah Highway Division in the district of Howrah (Dakshin Jhapardaha PWSS Zone-II, Dakshin Jhapardaha PWSS Zone-I, Bhandardaha PWSS, Bipranoapara PWSS).</t>
+  </si>
+  <si>
+    <t>BILL/01249/2024-2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER HIGHWAY DIVISION P W ROADS HOWRAH</t>
+  </si>
+  <si>
+    <t>Work Order for Sinking of 6 (Six) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Domjur (Zone-IV) Dakshin Jhapordaha (Zone-I) &amp; (Zone-II)PWSS of Domjur Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2022-2023</t>
+  </si>
+  <si>
+    <t>175/HD</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>B K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-II) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (Pipe Dia. 90mm Node No. 530 to 561) [PART-5].</t>
+  </si>
+  <si>
+    <t>ORD/000682/2022-2023</t>
+  </si>
+  <si>
+    <t>270/HD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>PBA INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2024-2025</t>
+  </si>
+  <si>
+    <t>4817/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Domjur (Zone-IV) Dakshin Jhapardaha (Zone-I) PWSS [SM/13751], Domjur (Zone-IV) Dakshin Jhapardaha (Zone-II) PWSS [SM/13752], Keshabpur PWSS [SM/16947] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000972/2024-2025</t>
+  </si>
+  <si>
+    <t>222/HSSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,73 +870,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1944,87 +2025,396 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>36.07</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P20" s="4">
+        <v>101.31</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P21" s="4">
+        <v>77.78</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>25.23</v>
+      </c>
+      <c r="R21" s="4">
+        <v>32.43</v>
+      </c>
+      <c r="S21" s="4">
+        <v>85</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P22" s="4">
+        <v>15.34</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>14.62</v>
+      </c>
+      <c r="R22" s="4">
+        <v>95.3</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P23" s="4">
+        <v>8.36</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>1.27</v>
+      </c>
+      <c r="R23" s="4">
+        <v>15.21</v>
+      </c>
+      <c r="S23" s="4">
+        <v>95</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>842.11</v>
+      </c>
+      <c r="P25" s="8">
+        <v>364.71</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>43.31</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>