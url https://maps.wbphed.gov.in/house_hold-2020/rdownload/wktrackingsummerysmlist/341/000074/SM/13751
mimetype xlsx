--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,183 +170,132 @@
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Domjur (Zone-IV) Dakshin Jhapardaha(Z-I) water supply scheme, T.W. No. I, II &amp; III, Block: Domjur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer5</t>
   </si>
   <si>
     <t>ORD/000251/2022-2023</t>
   </si>
   <si>
     <t>918/ED</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>D. K. ELECTRIC</t>
   </si>
   <si>
-    <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-I) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (PART-3 : Node No. 371 to 388)</t>
+    <t>Work Order for Sinking of 6 (Six) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Domjur (Zone-IV) Dakshin Jhapordaha (Zone-I) &amp; (Zone-II)PWSS of Domjur Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je6/maad,JE Sadar</t>
   </si>
   <si>
-    <t>ORD/000703/2022-2023</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000664/2022-2023</t>
   </si>
   <si>
     <t>175/HD</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>26/10/2025</t>
   </si>
   <si>
     <t>B K ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for CONSTRUCTION FOR 3 NOS. PUMP HOUSE, 3 NOS. BOUNDARY WALL, RISING MAIN, LDS (Part-1) &amp; FHTC (Part-1) OF AUGMENTATION OF DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-I) in DOMJUR BLOCK OF HOWRAH DISTRICT UNDER HOWRAH DIVISION, P. H. E. DTE.</t>
   </si>
   <si>
     <t>ORD/000814/2022-2023</t>
   </si>
   <si>
     <t>981/HD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>09/09/2023</t>
   </si>
   <si>
     <t>MA MANASA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>135/HD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Shifting of 1 (No.) 25kva DISTRIBUTION SUB-STATATION at Dakshin Jhapordah (Zone-I) PWSS, P.H No.-I under ED, PHED. Ref. ID.-860318414 SM/13751</t>
   </si>
   <si>
     <t>BILL/02300/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-595</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
-    <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-I) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (PART-4 : Node No. 340 to 370, 374)</t>
-[...13 lines deleted...]
-  <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000288/2024-2025</t>
   </si>
   <si>
     <t>4817/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
-  </si>
-[...16 lines deleted...]
-    <t>USHA CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,73 +684,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1141,60 +1090,60 @@
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.71</v>
+        <v>77.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
@@ -1204,474 +1153,285 @@
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>77.78</v>
+        <v>148.59</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>148.59</v>
+        <v>19.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="P10" s="4">
-        <v>19.07</v>
+        <v>1.71</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>1.71</v>
+        <v>8.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...32 lines deleted...]
-      <c r="L12" s="4" t="s">
+      <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>488.8</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...157 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>