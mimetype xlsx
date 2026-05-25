--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,132 +170,108 @@
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Domjur (Zone-IV) Dakshin Jhapardaha(Z-I) water supply scheme, T.W. No. I, II &amp; III, Block: Domjur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer5</t>
   </si>
   <si>
     <t>ORD/000251/2022-2023</t>
   </si>
   <si>
     <t>918/ED</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>D. K. ELECTRIC</t>
   </si>
   <si>
-    <t>Work Order for Sinking of 6 (Six) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Domjur (Zone-IV) Dakshin Jhapordaha (Zone-I) &amp; (Zone-II)PWSS of Domjur Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
+    <t>Work Order for CONSTRUCTION FOR 3 NOS. PUMP HOUSE, 3 NOS. BOUNDARY WALL, RISING MAIN, LDS (Part-1) &amp; FHTC (Part-1) OF AUGMENTATION OF DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-I) in DOMJUR BLOCK OF HOWRAH DISTRICT UNDER HOWRAH DIVISION, P. H. E. DTE.</t>
   </si>
   <si>
     <t>je6/maad,JE Sadar</t>
   </si>
   <si>
-    <t>ORD/000664/2022-2023</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000814/2022-2023</t>
   </si>
   <si>
     <t>981/HD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>09/09/2023</t>
   </si>
   <si>
     <t>MA MANASA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>135/HD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Shifting of 1 (No.) 25kva DISTRIBUTION SUB-STATATION at Dakshin Jhapordah (Zone-I) PWSS, P.H No.-I under ED, PHED. Ref. ID.-860318414 SM/13751</t>
   </si>
   <si>
     <t>BILL/02300/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-595</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>TECH VISION</t>
+    <t>Emergency Restoration of CI/DI Pipeline along with damaged main road due to laying of pipe line from Panchanantala to Taruner Ahaban Club Road &amp; Radharani Laha Memorial School to bisalaxmitala Road of Domjur (Zone-4) Dakshin Jhapardaha (Zone-I) PWSS under Howrah Sadar Sub-Divnision PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2025-2026</t>
+  </si>
+  <si>
+    <t>2955/HD</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>USHA CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -967,54 +943,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>143.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>103.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>71.96</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1030,54 +1006,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>32.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>32.47</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1090,348 +1066,285 @@
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>77.78</v>
+        <v>148.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>70.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.33</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>148.59</v>
+        <v>19.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="P9" s="4">
-        <v>19.07</v>
+        <v>1.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.71</v>
+        <v>39.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>442.45</v>
+      </c>
+      <c r="P11" s="8">
+        <v>184.4</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>41.68</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>