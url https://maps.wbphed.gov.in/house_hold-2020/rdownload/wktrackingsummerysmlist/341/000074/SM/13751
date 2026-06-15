--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,167 @@
     <t>BILL/02300/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-595</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>Emergency Restoration of CI/DI Pipeline along with damaged main road due to laying of pipe line from Panchanantala to Taruner Ahaban Club Road &amp; Radharani Laha Memorial School to bisalaxmitala Road of Domjur (Zone-4) Dakshin Jhapardaha (Zone-I) PWSS under Howrah Sadar Sub-Divnision PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000098/2025-2026</t>
   </si>
   <si>
     <t>2955/HD</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>USHA CONCERN</t>
+  </si>
+  <si>
+    <t>Domjur - Andul Road from 0.00 Km to 4.129 Km, Restoration work of PHE Cutting for laying pipe line under Howrah Highway Division in the district of Howrah (Dakshin Jhapardaha PWSS Zone-II, Dakshin Jhapardaha PWSS Zone-I, Bhandardaha PWSS, Bipranoapara PWSS).</t>
+  </si>
+  <si>
+    <t>BILL/01249/2024-2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER HIGHWAY DIVISION P W ROADS HOWRAH</t>
+  </si>
+  <si>
+    <t>Dhulagarh Domjur via Begri Road from 2.6 km to 6.341 km, Restoration work of PHE cutting for laying pipe line under Howrah Highway Division in the District of Howrah.</t>
+  </si>
+  <si>
+    <t>BILL/00888/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-531</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>Work Order for Sinking of 6 (Six) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Domjur (Zone-IV) Dakshin Jhapordaha (Zone-I) &amp; (Zone-II)PWSS of Domjur Block of Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2022-2023</t>
+  </si>
+  <si>
+    <t>175/HD</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>B K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-I) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (PART-4 : Node No. 340 to 370, 374)</t>
+  </si>
+  <si>
+    <t>ORD/000671/2022-2023</t>
+  </si>
+  <si>
+    <t>163/HD</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>NAG ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000288/2024-2025</t>
+  </si>
+  <si>
+    <t>4817/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Domjur (Zone-IV) Dakshin Jhapardaha (Zone-I) PWSS [SM/13751], Domjur (Zone-IV) Dakshin Jhapardaha (Zone-II) PWSS [SM/13752], Keshabpur PWSS [SM/16947] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000972/2024-2025</t>
+  </si>
+  <si>
+    <t>222/HSSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Laying Distribution Pipeline of DOMJUR (ZONE-IV) DAKSHIN JHAPARDAHA (ZONE-I) at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte. (PART-3 : Node No. 371 to 388)</t>
+  </si>
+  <si>
+    <t>ORD/000703/2022-2023</t>
+  </si>
+  <si>
+    <t>353/HD</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
+  </si>
+  <si>
+    <t>M/S HOWRAH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,73 +777,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1264,87 +1381,518 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>39.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>101.31</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>98.16</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>77.78</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>12.73</v>
+      </c>
+      <c r="R13" s="4">
+        <v>16.36</v>
+      </c>
+      <c r="S13" s="4">
+        <v>85</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>12.81</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>65</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>8.36</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>1.32</v>
+      </c>
+      <c r="R15" s="4">
+        <v>15.81</v>
+      </c>
+      <c r="S15" s="4">
+        <v>95</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P17" s="4">
+        <v>6.71</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>5.93</v>
+      </c>
+      <c r="R17" s="4">
+        <v>88.35</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>748.43</v>
+      </c>
+      <c r="P18" s="8">
+        <v>204.38</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>27.31</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>