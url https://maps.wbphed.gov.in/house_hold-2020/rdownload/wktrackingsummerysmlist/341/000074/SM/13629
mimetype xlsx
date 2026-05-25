--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,51 +194,51 @@
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>18/06/2023</t>
   </si>
   <si>
     <t>PIKASU BOSE</t>
   </si>
   <si>
     <t>Work Order for Construction of 200 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/4/2012) including Soil Investigation, Foundation Design &amp; All pipe Connection For Ichapur PWSS at J.B. PUR Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>JE/RWS/Panchla</t>
   </si>
   <si>
     <t>ORD/000870/2022-2023</t>
   </si>
   <si>
     <t>1347/HD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>16/11/2024</t>
   </si>
   <si>
     <t>RANI CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation order for Sinking of 2 (Two) No. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Ichapur PWSS of Jagatballavpur Block of Howrah Sadar Sub Division Sub-Division under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000314/2023-2024</t>
   </si>
   <si>
     <t>4254/HD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
     <t>RTOR000116/2023-2024</t>
   </si>
@@ -318,50 +318,89 @@
     <t>10/03/2023</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>D D CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of road and Ancillary work for Ichapur PWSS at Jagatballavpur Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000527/2024-2025</t>
   </si>
   <si>
     <t>1068/HD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>MAITY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Concrete road for movement of vehicle for construction of Over Head reservoir site (PH 1) at Ichapur PWSS under Jagatballavpur Block under Howrah Sadar Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000658/2023-2024</t>
+  </si>
+  <si>
+    <t>1298/HD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>3730/HD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -915,54 +954,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1157,54 +1196,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>149.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>89.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>60.36</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1220,54 +1259,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>91.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>23.52</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25.67</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1283,54 +1322,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>25.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>24.35</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.94</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1645,54 +1684,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>110.53</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.73</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>6.09</v>
       </c>
       <c r="S15" s="4">
         <v>10</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1722,87 +1761,213 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>20.84</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P17" s="4">
+        <v>11.27</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>10</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.93</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>4.4</v>
+      </c>
+      <c r="R18" s="4">
+        <v>89.36</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>565.16</v>
+      </c>
+      <c r="P19" s="8">
+        <v>152.02</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>26.9</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>