--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -357,50 +357,68 @@
     <t>08/03/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>3730/HD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Bhursit Bamunpara PWSS [SM/09351], Pulgustia PWSS [SM/10143], Ichapur PWSS [SM/13629] of Jagatballavpur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000981/2024-2025</t>
+  </si>
+  <si>
+    <t>230-A/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,70 +807,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1887,87 +1905,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>4.93</v>
       </c>
       <c r="Q18" s="4">
         <v>4.4</v>
       </c>
       <c r="R18" s="4">
         <v>89.36</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>566.02</v>
+      </c>
+      <c r="P20" s="8">
+        <v>152.02</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>26.86</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>